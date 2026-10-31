--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -9,116 +9,113 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="BLAFF DE POISSON" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <si>
     <t>BLAFF DE POISSON</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
     <t>BLAFF DE POISSON  GRO_CDC_053</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    VIVANEAU</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    Fumet de Poisson déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    Oignons émincés surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    CIVE ANTILLAISE (KG) (conv.)</t>
   </si>
   <si>
-    <t xml:space="preserve">    PERSIL simple France botte</t>
+    <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    CITRON PULCO (JUS)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    THYM (KG) (conv.)</t>
   </si>
   <si>
-    <t>bte</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">    Laurier sauce feuilles</t>
   </si>
   <si>
     <t xml:space="preserve">    Piment Bonda Man Jak (habanero antillais)</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    Poivre noir moulu</t>
   </si>
   <si>
-    <t xml:space="preserve">    Clous de girofle</t>
+    <t xml:space="preserve">    Clous de girofle (par 20) (conv.)</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>Mise en place du poste de travail - Verifiez les DLC, pesez les denrees, selectionnez le materiel.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>Elaborer le fumet de poisson - Confectionnez le fumet a partir de fond deshydrate. Maintenez au chaud.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
@@ -362,501 +359,501 @@
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="10">
         <f>B2*0.05</f>
         <v>5</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="10">
-        <f>B2*0.05</f>
-        <v>5</v>
+        <f>B2*0.004</f>
+        <v>0.4</v>
       </c>
       <c r="D9" t="s">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="10">
         <f>B2*0.005</f>
         <v>0.5</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="10">
         <f>B2*0.015</f>
         <v>1.5</v>
       </c>
       <c r="D11" t="s">
         <v>14</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="10">
-        <f>B2*0.01</f>
-        <v>1</v>
+        <f>B2*0.00025</f>
+        <v>0.025</v>
       </c>
       <c r="D12" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C13" s="10">
         <f>B2*0.00001</f>
         <v>0.001</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C14" s="10">
         <f>B2*0.01</f>
         <v>1</v>
       </c>
       <c r="D14" t="s">
         <v>3</v>
       </c>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C15" s="10">
         <f>B2*0.00073</f>
         <v>0.073</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C16" s="10">
         <f>B2*0.00007</f>
         <v>0.007</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s" s="8"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C17" s="10">
-        <f>B2*0.00001</f>
-        <v>0.001</v>
+        <f>B2*0.03</f>
+        <v>3</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="E17" t="s" s="8"/>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="10">
         <f>B2*0.005</f>
         <v>0.5</v>
       </c>
       <c r="D18" t="s">
         <v>14</v>
       </c>
       <c r="E18" t="s" s="8"/>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19" t="s" s="8"/>
     </row>
     <row r="20">
       <c r="A20" t="s" s="11">
+        <v>21</v>
+      </c>
+      <c r="B20" t="s" s="12">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20" t="s" s="8"/>
     </row>
     <row r="21">
       <c r="A21" t="s" s="11">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B21" t="inlineStr" s="12">
         <is>
           <t>Preparations preliminaires - Decongelez, habillez, troncconnez, lavez le poisson. Lavez et desinfectez persil, thym, cive, piment, laurier. Ciselez la cive, hachez le persil. Epepinez et taillez le piment en julienne avec des gants.</t>
         </is>
       </c>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21" t="s" s="8"/>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="s">
         <v>11</v>
       </c>
       <c r="C22" s="10">
-        <f>B2*0.05</f>
-        <v>5</v>
+        <f>B2*0.004</f>
+        <v>0.4</v>
       </c>
       <c r="D22" t="s">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="E22" t="s" s="8"/>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="s">
         <v>12</v>
       </c>
       <c r="C23" s="10">
         <f>B2*0.005</f>
         <v>0.5</v>
       </c>
       <c r="D23" t="s">
         <v>8</v>
       </c>
       <c r="E23" t="s" s="8"/>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="10">
-        <f>B2*0.01</f>
-        <v>1</v>
+        <f>B2*0.00025</f>
+        <v>0.025</v>
       </c>
       <c r="D24" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E24" t="s" s="8"/>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C25" s="10">
         <f>B2*0.00001</f>
         <v>0.001</v>
       </c>
       <c r="D25" t="s">
         <v>8</v>
       </c>
       <c r="E25" t="s" s="8"/>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C26" s="10">
         <f>B2*0.01</f>
         <v>1</v>
       </c>
       <c r="D26" t="s">
         <v>3</v>
       </c>
       <c r="E26" t="s" s="8"/>
     </row>
     <row r="27">
       <c r="A27" t="s" s="11">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B27" t="inlineStr" s="12">
         <is>
           <t>Faire mariner le poisson - Rangez en alternance troncons de poisson, aromates et epices. Mouillez avec le citron vert. Couvrez, tracez, faites macerer 12h en chambre froide a +3C.</t>
         </is>
       </c>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27" t="s" s="8"/>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28" t="s">
         <v>10</v>
       </c>
       <c r="C28" s="10">
         <f>B2*0.05</f>
         <v>5</v>
       </c>
       <c r="D28" t="s">
         <v>8</v>
       </c>
       <c r="E28" t="s" s="8"/>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="10">
         <f>B2*0.015</f>
         <v>1.5</v>
       </c>
       <c r="D29" t="s">
         <v>14</v>
       </c>
       <c r="E29" t="s" s="8"/>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C30" s="10">
         <f>B2*0.00001</f>
         <v>0.001</v>
       </c>
       <c r="D30" t="s">
         <v>8</v>
       </c>
       <c r="E30" t="s" s="8"/>
     </row>
     <row r="31">
       <c r="A31"/>
       <c r="B31" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C31" s="10">
         <f>B2*0.01</f>
         <v>1</v>
       </c>
       <c r="D31" t="s">
         <v>3</v>
       </c>
       <c r="E31" t="s" s="8"/>
     </row>
     <row r="32">
       <c r="A32"/>
       <c r="B32" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C32" s="10">
         <f>B2*0.00073</f>
         <v>0.073</v>
       </c>
       <c r="D32" t="s">
         <v>8</v>
       </c>
       <c r="E32" t="s" s="8"/>
     </row>
     <row r="33">
       <c r="A33"/>
       <c r="B33" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C33" s="10">
         <f>B2*0.00007</f>
         <v>0.007</v>
       </c>
       <c r="D33" t="s">
         <v>8</v>
       </c>
       <c r="E33" t="s" s="8"/>
     </row>
     <row r="34">
       <c r="A34"/>
       <c r="B34" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C34" s="10">
-        <f>B2*0.00001</f>
-        <v>0.001</v>
+        <f>B2*0.03</f>
+        <v>3</v>
       </c>
       <c r="D34" t="s">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="E34" t="s" s="8"/>
     </row>
     <row r="35">
       <c r="A35"/>
       <c r="B35" t="s">
         <v>13</v>
       </c>
       <c r="C35" s="10">
         <f>B2*0.005</f>
         <v>0.5</v>
       </c>
       <c r="D35" t="s">
         <v>14</v>
       </c>
       <c r="E35" t="s" s="8"/>
     </row>
     <row r="36">
       <c r="A36" t="s" s="11">
+        <v>25</v>
+      </c>
+      <c r="B36" t="s" s="12">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36" t="s" s="8"/>
     </row>
     <row r="37">
       <c r="A37"/>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" s="10">
         <f>B2*0.00125</f>
         <v>0.125</v>
       </c>
       <c r="D37" t="s">
         <v>8</v>
       </c>
       <c r="E37" t="s" s="8"/>
     </row>
     <row r="38">
       <c r="A38" t="s" s="11">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B38" t="inlineStr" s="12">
         <is>
           <t>Marquer la cuisson du blaff - Egouttez separement poisson, marinade et liquide. Repartissez legumes/aromates puis poisson. Mouillez avec la marinade et le fumet.</t>
         </is>
       </c>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38" t="s" s="8"/>
     </row>
     <row r="39">
       <c r="A39"/>
       <c r="B39" t="s">
         <v>7</v>
       </c>
       <c r="C39" s="10">
         <f>B2*0.14</f>
         <v>14</v>
       </c>
       <c r="D39" t="s">
         <v>8</v>
       </c>
       <c r="E39" t="s" s="8"/>
     </row>
     <row r="40">
       <c r="A40" t="s" s="11">
+        <v>28</v>
+      </c>
+      <c r="B40" t="s" s="12">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40" t="s" s="8"/>
     </row>
     <row r="41">
       <c r="A41"/>
       <c r="B41" t="s">
         <v>13</v>
       </c>
       <c r="C41" s="10">
         <f>B2*0.005</f>
         <v>0.5</v>
       </c>
       <c r="D41" t="s">
         <v>14</v>
       </c>
       <c r="E41" t="s" s="8"/>
     </row>
     <row r="42">
       <c r="A42" t="s" s="11">
+        <v>30</v>
+      </c>
+      <c r="B42" t="s" s="12">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42" t="s" s="8"/>
     </row>
     <row r="43">
       <c r="A43" t="s" s="13">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="10">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="B21:D21"/>
     <mergeCell ref="B27:D27"/>
     <mergeCell ref="B36:D36"/>
     <mergeCell ref="B38:D38"/>
     <mergeCell ref="B40:D40"/>
     <mergeCell ref="B42:D42"/>
     <mergeCell ref="A43:D43"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">