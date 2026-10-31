--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -25,228 +25,231 @@
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="90">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
-    <t>OMELETTE MENTHE ET CHEVRE</t>
+    <t>OMELETTE AUX FEUILLES DE MENTHE ET AU FROMAGE DE CHÈVRE</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_051</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
-    <t>Entrées froides collectivité (GRO.ENT.FR)</t>
+    <t>Oeufs collectivité (GRO.OEUFS)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 00:54</t>
+    <t>31/10/2026 03:49</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EPI-POIVRE-NOIR</t>
+  </si>
+  <si>
+    <t>Poivre noir moulu</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>HUI-TOURNESOL</t>
+  </si>
+  <si>
+    <t>Huile de tournesol raffinée vrac</t>
+  </si>
+  <si>
+    <t>Huiles végétales</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>RNM57224454</t>
+  </si>
+  <si>
+    <t>CHÈVRE 25% MG 100% chèvre bûche 1kg</t>
+  </si>
+  <si>
+    <t>Produits laitiers et œufs</t>
+  </si>
+  <si>
+    <t>BEU-DOUX</t>
+  </si>
+  <si>
+    <t>Beurre doux 82% MG plaquette</t>
+  </si>
+  <si>
+    <t>Beurres et margarines</t>
+  </si>
+  <si>
+    <t>RNM1950160</t>
+  </si>
+  <si>
+    <t>MENTHE France botte</t>
+  </si>
+  <si>
+    <t>Légumes</t>
+  </si>
+  <si>
+    <t>bte</t>
   </si>
   <si>
     <t>00000047</t>
   </si>
   <si>
     <t>OEUF A3 (PRIX)</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
-[...53 lines deleted...]
-    <t>bte</t>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
-    <t>Entrées froides collectivité</t>
+    <t>Oeufs collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ OEUF (ml)</t>
   </si>
   <si>
     <t>Conversions oeufs et ovoproduits</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ OEUF A3 (PRIX)</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ MENTHE (KG)</t>
   </si>
   <si>
     <t>Conversions diverses</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ MENTHE France botte</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CHÈVRE 25% MG 100% chèvre bûche 1kg</t>
   </si>
@@ -259,75 +262,72 @@
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
-    <t>Mise en place du poste de travail - Verifier les DLC, peser les denrees, selectionner le materiel.</t>
-[...8 lines deleted...]
-    <t>OMELETTE MENTHE ET CHEVRE  GRO_CDC_051</t>
+    <t>Servir — Détailler en portions ; servir à l'assiette ; accompagner de pâtes, pommes sautées, gratin ou tian de courgettes…</t>
+  </si>
+  <si>
+    <t>Fiche technique — OMELETTE AUX FEUILLES DE MENTHE ET AU FROMAGE DE CHÈVRE</t>
+  </si>
+  <si>
+    <t>OMELETTE AUX FEUILLES DE MENTHE ET AU FROMAGE DE CHÈVRE  GRO_CDC_051</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
+    <t xml:space="preserve">    OEUF (ml) (conv.)</t>
+  </si>
+  <si>
     <t xml:space="preserve">    MENTHE (KG) (conv.)</t>
   </si>
   <si>
     <t>3.</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">    OEUF (ml) (conv.)</t>
   </si>
   <si>
     <t>4.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
@@ -499,951 +499,1000 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>543.63691363636</v>
+        <v>144.82396363636</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>5.4363691363636</v>
+        <v>1.4482396363636</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>543.63691363636</v>
+        <v>144.82396363636</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:G14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
-        <v>31</v>
+      <c r="A7" t="s">
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>272.727273</v>
+        <v>0.007</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>272.727273</v>
+        <v>0.007</v>
       </c>
       <c r="F7" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*0.2699999997</f>
-        <v>73.636364</v>
+        <f>E7*12.5</f>
+        <v>0.0875</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>0.007</v>
+        <v>0.25</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.007</v>
+        <v>0.25</v>
       </c>
       <c r="F8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*12.5</f>
-        <v>0.0875</v>
+        <f>E8*1.05</f>
+        <v>0.2625</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D9" s="9">
-        <v>0.25</v>
+        <v>3.5</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.25</v>
+        <v>3.5</v>
       </c>
       <c r="F9" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*1.05</f>
-        <v>0.2625</v>
+        <f>E9*19.15</f>
+        <v>67.025</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D10" s="9">
-        <v>3.5</v>
+        <v>0.5</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>3.5</v>
+        <v>0.5</v>
       </c>
       <c r="F10" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*19.15</f>
-        <v>67.025</v>
+        <f>E10*5.2</f>
+        <v>2.6</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D11" s="9">
-        <v>0.5</v>
+        <v>3</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>0.5</v>
+        <v>3</v>
       </c>
       <c r="F11" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*5.2</f>
-        <v>2.6</v>
+        <f>E11*0.4</f>
+        <v>1.2</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" t="s">
-        <v>48</v>
+      <c r="A12" t="s" s="12">
+        <v>50</v>
       </c>
       <c r="B12" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C12" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D12" s="9">
-        <v>100</v>
+        <v>272.727273</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>100</v>
+        <v>272.727273</v>
       </c>
       <c r="F12" t="s">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*4</f>
-        <v>400</v>
+        <f>E12*0.2699999997</f>
+        <v>73.636364</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D13" s="9">
-        <v>0.073</v>
+        <v>0.036</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>0.073</v>
+        <v>0.036</v>
       </c>
       <c r="F13" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="G13" s="4">
         <f>E13*0.35</f>
-        <v>0.02555</v>
+        <v>0.0126</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14" t="s" s="3">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G14" s="13">
         <f>SUM(G7:G13)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C3" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D3" s="11">
         <v>15</v>
       </c>
       <c r="E3" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="F3" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D4" s="11">
         <v>272.727</v>
       </c>
       <c r="E4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C5" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D5" s="11">
-        <v>3</v>
+        <v>0.09</v>
       </c>
       <c r="E5" t="s">
-        <v>51</v>
+        <v>35</v>
       </c>
       <c r="F5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D6" s="11">
-        <v>100</v>
+        <v>3</v>
       </c>
       <c r="E6" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F6" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C7" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D7" s="11">
         <v>3.5</v>
       </c>
       <c r="E7" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F7" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C8" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D8" s="11">
-        <v>0.073</v>
+        <v>0.036</v>
       </c>
       <c r="E8" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F8" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C9" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D9" s="11">
         <v>0.007</v>
       </c>
       <c r="E9" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F9" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C10" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D10" s="11">
         <v>0.5</v>
       </c>
       <c r="E10" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F10" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C11" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D11" s="11">
         <v>0.25</v>
       </c>
       <c r="E11" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="F11" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
-      <c r="D2" t="s" s="14">
-        <v>80</v>
+      <c r="D2" t="inlineStr" s="14">
+        <is>
+          <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel nécessaire. Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</t>
+        </is>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="inlineStr" s="14">
         <is>
-          <t>Preparations preliminaires - Laver, effeuiller la menthe. Couper le fromage de chevre en des. Deconditionner les oeufs, ajouter la menthe, saler, poivrer, melanger sans trop battre. Faire fondre le beurre, badigeonner les bacs.</t>
+          <t>Préparations préliminaires — Laver, désinfecter, effeuiller la menthe ; réserver au froid, filmée. Couper le chèvre en petits dés ou fines rondelles (ou émietter brousse / broccio). Déconditionner les œufs dans la cuve du batteur ; ajouter la menthe ; ⚠️☢️ ATTENTION : LE FROMAGE DE CHÈVRE EST DÉJÀ SALÉ — GOÛTER AVANT DE SALER ⚠️☢️ saler, poivrer ; mélanger au fouet sans trop battre ; réserver au froid, filmé. Fondre le beurre ; badigeonner 4 bacs GN 1/1 H 45 ; réserver le reste.</t>
         </is>
       </c>
       <c r="E3" t="s" s="14"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="inlineStr" s="14">
         <is>
-          <t>Cuire les omelettes - Huiler legerement la sauteuse chaude. Verser les oeufs sur 2cm d'epaisseur. Remuer pour coaguler. Ajouter les des de fromage. Couper en bandes, rouler, deposer dans les bacs beurres. Beurrer la surface. Filmer, maintenir a +63C.</t>
+          <t>Cuire les omelettes — Préchauffer la sauteuse ; huiler légèrement. Verser la quantité d'œufs adaptée (2 cm d'épaisseur) ; remuer à la spatule à bout carré, laisser coaguler sans excès ; parsemer de fromage. Couper en bandes de la largeur de la pelle ; rouler chaque bande sur elle-même ; ranger dans les bacs beurrés ; beurrer la surface au pinceau. Respecter la procédure de fin de cuisson ; couvrir ; maintenir à + 63 °C.</t>
         </is>
       </c>
       <c r="E4" t="s" s="14"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s" s="14">
         <v>81</v>
       </c>
       <c r="E5" t="s" s="14"/>
       <c r="F5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D14"/>
+  <dimension ref="A1:D17"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>82</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
-        <f>"GRO_CDC_051 · GRO.ENT.FR · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
-        <v>GRO_CDC_051 · GRO.ENT.FR · référence : 100 pc · multiplicateur réglable sur la feuille </v>
+        <f>"GRO_CDC_051 · GRO.OEUFS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDC_051 · GRO.OEUFS · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
         <v>83</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
         <v>84</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>Procedure!D2</f>
-        <v>Mise en place du poste de travail - Verifier les DLC, peser les denrees, selectionner le materiel.</v>
+        <v>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel nécessaire. Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="17">
         <v>85</v>
       </c>
       <c r="B6" t="str" s="14">
         <f>Procedure!D3</f>
-        <v>Preparations preliminaires - Laver, effeuiller la menthe. Couper le fromage de chevre en des. Deconditionner les oeufs, ajouter la menthe, saler, poivrer, melanger sans trop battre. Faire fondre le beurre, badigeonner les bacs.</v>
+        <v>Préparations préliminaires — Laver, désinfecter, effeuiller la menthe ; réserver au froid, filmée. Couper le chèvre en petits dés ou fines rondelles (ou émietter brousse / broccio). Déconditionner les œufs dans la cuve du batteur ; ajouter la menthe ; ⚠️☢️ ATTENTION : LE FROMAGE DE CHÈVRE EST DÉJÀ SALÉ — GOÛTER AVANT DE SALER ⚠️☢️ saler, poivrer ; mélanger au fouet sans trop battre ; réserver au froid, filmé. Fondre le beurre ; badigeonner 4 bacs GN 1/1 H 45 ; réserver le reste.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>86</v>
       </c>
       <c r="C7" s="11">
-        <f>'Besoins'!$B$2*3</f>
-        <v>3</v>
+        <f>'Besoins'!$B$2*15</f>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
-        <v>51</v>
+        <v>39</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
-      <c r="B8" t="str">
-        <f>Besoins!B10</f>
+      <c r="B8" t="s">
+        <v>87</v>
+      </c>
+      <c r="C8" s="11">
+        <f>'Besoins'!$B$2*0.09</f>
+        <v>0.09</v>
+      </c>
+      <c r="D8" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9"/>
+      <c r="B9" t="str">
+        <f>Besoins!B9</f>
         <v>CHÈVRE 25% MG 100% chèvre bûche 1kg</v>
       </c>
-      <c r="C8" s="11">
-        <f>Besoins!E10</f>
+      <c r="C9" s="11">
+        <f>Besoins!E9</f>
         <v>3.5</v>
       </c>
-      <c r="D8" t="str">
-        <f>Besoins!F10</f>
+      <c r="D9" t="str">
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10"/>
-      <c r="B10" t="s">
-        <v>88</v>
+      <c r="B10" t="str">
+        <f>Besoins!B13</f>
+        <v>Sel fin de cuisine</v>
       </c>
       <c r="C10" s="11">
-        <f>'Besoins'!$B$2*15</f>
-[...3 lines deleted...]
-        <v>41</v>
+        <f>Besoins!E13</f>
+        <v>0.036</v>
+      </c>
+      <c r="D10" t="str">
+        <f>Besoins!F13</f>
+        <v>kg</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
-        <f>Besoins!B9</f>
-        <v>Huile de tournesol raffinée vrac</v>
+        <f>Besoins!B7</f>
+        <v>Poivre noir moulu</v>
       </c>
       <c r="C11" s="11">
-        <f>Besoins!E9</f>
-        <v>0.25</v>
+        <f>Besoins!E7</f>
+        <v>0.007</v>
       </c>
       <c r="D11" t="str">
-        <f>Besoins!F9</f>
-        <v>lt</v>
+        <f>Besoins!F7</f>
+        <v>kg</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" t="s" s="17">
-[...7 lines deleted...]
-      <c r="D12"/>
+      <c r="A12"/>
+      <c r="B12" t="str">
+        <f>Besoins!B10</f>
+        <v>Beurre doux 82% MG plaquette</v>
+      </c>
+      <c r="C12" s="11">
+        <f>Besoins!E10</f>
+        <v>0.5</v>
+      </c>
+      <c r="D12" t="str">
+        <f>Besoins!F10</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="13">
-      <c r="A13"/>
-      <c r="B13"/>
+      <c r="A13" t="s" s="17">
+        <v>88</v>
+      </c>
+      <c r="B13" t="str" s="14">
+        <f>Procedure!D4</f>
+        <v>Cuire les omelettes — Préchauffer la sauteuse ; huiler légèrement. Verser la quantité d'œufs adaptée (2 cm d'épaisseur) ; remuer à la spatule à bout carré, laisser coaguler sans excès ; parsemer de fromage. Couper en bandes de la largeur de la pelle ; rouler chaque bande sur elle-même ; ranger dans les bacs beurrés ; beurrer la surface au pinceau. Respecter la procédure de fin de cuisson ; couvrir ; maintenir à + 63 °C.</v>
+      </c>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
-      <c r="A14" t="s" s="18">
-[...4 lines deleted...]
-      <c r="D14"/>
+      <c r="A14"/>
+      <c r="B14" t="str">
+        <f>Besoins!B8</f>
+        <v>Huile de tournesol raffinée vrac</v>
+      </c>
+      <c r="C14" s="11">
+        <f>Besoins!E8</f>
+        <v>0.25</v>
+      </c>
+      <c r="D14" t="str">
+        <f>Besoins!F8</f>
+        <v>lt</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s" s="17">
+        <v>89</v>
+      </c>
+      <c r="B15" t="str" s="14">
+        <f>Procedure!D5</f>
+        <v>Servir — Détailler en portions ; servir à l'assiette ; accompagner de pâtes, pommes sautées, gratin ou tian de courgettes…</v>
+      </c>
+      <c r="C15"/>
+      <c r="D15"/>
+    </row>
+    <row r="16">
+      <c r="A16"/>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+    </row>
+    <row r="17">
+      <c r="A17" t="s" s="18">
+        <v>22</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="8">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
-    <mergeCell ref="B9:D9"/>
-[...1 lines deleted...]
-    <mergeCell ref="A14:D14"/>
+    <mergeCell ref="B13:D13"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="A17:D17"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>OMELETTE MENTHE ET CHEVRE</dc:title>
+  <dc:title>OMELETTE AUX FEUILLES DE MENTHE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>