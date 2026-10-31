--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -29,99 +29,99 @@
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
-    <t>OMELETTE MENTHE ET CHEVRE</t>
+    <t>OMELETTE AUX FEUILLES DE MENTHE ET AU FROMAGE DE CHÈVRE</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
-    <t>Entrées froides collectivité</t>
+    <t>Oeufs collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ OEUF (ml)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>Conversions oeufs et ovoproduits</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ OEUF A3 (PRIX)</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ MENTHE (KG)</t>
   </si>
   <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>Conversions diverses</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ MENTHE France botte</t>
+  </si>
+  <si>
     <t>bte</t>
   </si>
   <si>
-    <t>Conversions diverses</t>
-[...4 lines deleted...]
-  <si>
     <t>Légumes</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CHÈVRE 25% MG 100% chèvre bûche 1kg</t>
-  </si>
-[...1 lines deleted...]
-    <t>kg</t>
   </si>
   <si>
     <t>Produits laitiers et œufs</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Huile de tournesol raffinée vrac</t>
   </si>
@@ -289,183 +289,183 @@
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="3">
         <v>272.727</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>16</v>
       </c>
       <c r="C5" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="3">
-        <v>3</v>
+        <v>0.09</v>
       </c>
       <c r="E5" t="s">
         <v>17</v>
       </c>
       <c r="F5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="3">
-        <v>100</v>
+        <v>3</v>
       </c>
       <c r="E6" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="3">
         <v>3.5</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F7" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>24</v>
       </c>
       <c r="C8" t="s">
         <v>14</v>
       </c>
       <c r="D8" s="3">
-        <v>0.073</v>
+        <v>0.036</v>
       </c>
       <c r="E8" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F8" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="3">
         <v>0.007</v>
       </c>
       <c r="E9" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F9" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
         <v>28</v>
       </c>
       <c r="C10" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="3">
         <v>0.5</v>
       </c>
       <c r="E10" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F10" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
         <v>30</v>
       </c>
       <c r="C11" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="3">
         <v>0.25</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>OMELETTE MENTHE ET CHEVRE</dc:title>
+  <dc:title>OMELETTE AUX FEUILLES DE MENTHE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>