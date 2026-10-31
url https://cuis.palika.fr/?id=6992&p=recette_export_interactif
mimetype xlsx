--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -3,140 +3,131 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
-    <sheet name="OEUFS A LA TRIPE" sheetId="1" r:id="rId1"/>
+    <sheet name="ŒUFS À LA TRIPE" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
-[...1 lines deleted...]
-    <t>OEUFS A LA TRIPE</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
+  <si>
+    <t>ŒUFS À LA TRIPE</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
-    <t>OEUFS A LA TRIPE  GRO_CDC_049</t>
+    <t>ŒUFS À LA TRIPE  GRO_CDC_049</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    OEUF (P) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Oignons émincés surgelés</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    Bouillon de Volaille déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    Farine de blé T55</t>
   </si>
   <si>
-    <t xml:space="preserve">    PERSIL simple France botte</t>
+    <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Baguette tradition crue précuite</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    Poivre noir moulu</t>
   </si>
   <si>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
     <t>1.</t>
   </si>
   <si>
-    <t>Mise en place du poste de travail - Verifier les DLC, peser les denrees, selectionner le materiel.</t>
-[...1 lines deleted...]
-  <si>
     <t>2.</t>
   </si>
   <si>
-    <t>Preparations preliminaires - Deposer les oeufs dans les bacs. Hacher le persil. Trancher le pain en rondelles, griller au four a +175C.</t>
-[...1 lines deleted...]
-  <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
-    <t>Cuire les oeufs - Cuire a la vapeur 15 minutes. Rafraichir, ecaler, couper en rondelles ou en deux.</t>
-[...1 lines deleted...]
-  <si>
     <t>5.</t>
   </si>
   <si>
-    <t>Terminer la preparation - Repartir les oeufs coupes dans les bacs. Verser le veloute. Remonter en temperature au four a +175C. Maintenir a +63C.</t>
-[...1 lines deleted...]
-  <si>
     <t>6.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Servir - Dresser 2 oeufs par assiette, napper largement de sauce. Persiller et accompagner de pain toaste.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
@@ -239,51 +230,51 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E31"/>
+  <dimension ref="A1:E33"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
         <v>100</v>
@@ -403,297 +394,335 @@
       <c r="D11" t="s">
         <v>9</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="10">
         <f>B2*0.05</f>
         <v>5</v>
       </c>
       <c r="D12" t="s">
         <v>3</v>
       </c>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="10">
-        <f>B2*0.00073</f>
-        <v>0.073</v>
+        <f>B2*0.00036</f>
+        <v>0.036</v>
       </c>
       <c r="D13" t="s">
         <v>9</v>
       </c>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="10">
         <f>B2*0.00007</f>
         <v>0.007</v>
       </c>
       <c r="D14" t="s">
         <v>9</v>
       </c>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15"/>
-      <c r="B15"/>
-[...1 lines deleted...]
-      <c r="D15"/>
+      <c r="B15" t="s">
+        <v>17</v>
+      </c>
+      <c r="C15" s="10">
+        <f>B2*0.08</f>
+        <v>8</v>
+      </c>
+      <c r="D15" t="s">
+        <v>18</v>
+      </c>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
-      <c r="A16" t="s" s="11">
-[...4 lines deleted...]
-      </c>
+      <c r="A16"/>
+      <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16" t="s" s="8"/>
     </row>
     <row r="17">
       <c r="A17" t="s" s="11">
         <v>19</v>
       </c>
-      <c r="B17" t="s" s="12">
-        <v>20</v>
+      <c r="B17" t="inlineStr" s="12">
+        <is>
+          <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel nécessaire. Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</t>
+        </is>
       </c>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17" t="s" s="8"/>
     </row>
     <row r="18">
-      <c r="A18"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A18" t="s" s="11">
+        <v>20</v>
+      </c>
+      <c r="B18" t="inlineStr" s="12">
+        <is>
+          <t>Préparations préliminaires — Déposer les œufs dans 5 bacs GN 1/1 H 100 perforés. Laver, désinfecter et hacher le persil au cutter ; réserver au froid, filmé. Trancher le pain en rondelles ; les toaster au four à + 175 °C sur grilles.</t>
+        </is>
+      </c>
+      <c r="C18"/>
+      <c r="D18"/>
       <c r="E18" t="s" s="8"/>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="s">
+        <v>7</v>
+      </c>
+      <c r="C19" s="10">
+        <f>B2*2</f>
+        <v>200</v>
+      </c>
+      <c r="D19" t="s">
+        <v>3</v>
+      </c>
+      <c r="E19" t="s" s="8"/>
+    </row>
+    <row r="20">
+      <c r="A20"/>
+      <c r="B20" t="s">
         <v>13</v>
       </c>
-      <c r="C19" s="10">
+      <c r="C20" s="10">
         <f>B2*0.003</f>
         <v>0.3</v>
       </c>
-      <c r="D19" t="s">
-[...14 lines deleted...]
-      <c r="D20"/>
+      <c r="D20" t="s">
+        <v>9</v>
+      </c>
       <c r="E20" t="s" s="8"/>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="C21" s="10">
-        <f>B2*0.025</f>
-        <v>2.5</v>
+        <f>B2*0.05</f>
+        <v>5</v>
       </c>
       <c r="D21" t="s">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="E21" t="s" s="8"/>
     </row>
     <row r="22">
-      <c r="A22"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A22" t="s" s="11">
+        <v>21</v>
+      </c>
+      <c r="B22" t="inlineStr" s="12">
+        <is>
+          <t>Confectionner la sauce — En rondeau, faire blondir les oignons au beurre ; ajouter la farine et la cuire en la colorant légèrement ; laisser refroidir ce roux « soubisé ». Réaliser 8 L de bouillon de volaille avec le fond déshydraté (selon le fabricant) ; le verser sur le roux ; fouetter. ⚠️☢️ ATTENTION : LE BOUILLON DE VOLAILLE DÉSHYDRATÉ EST DÉJÀ SALÉ — GOÛTER AVANT DE SALER ⚠️☢️ Saler, poivrer ; cuire à feu doux sans cesser de fouetter ; émulsionner au mixeur ; vérifier assaisonnement et liaison. Respecter la procédure de fin de cuisson ; maintenir au bain-marie.</t>
+        </is>
+      </c>
+      <c r="C22"/>
+      <c r="D22"/>
       <c r="E22" t="s" s="8"/>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C23" s="10">
-        <f>B2*0.0075</f>
-        <v>0.75</v>
+        <f>B2*0.025</f>
+        <v>2.5</v>
       </c>
       <c r="D23" t="s">
         <v>9</v>
       </c>
       <c r="E23" t="s" s="8"/>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="C24" s="10">
-        <f>B2*0.0045</f>
-        <v>0.45</v>
+        <f>B2*0.002</f>
+        <v>0.2</v>
       </c>
       <c r="D24" t="s">
         <v>9</v>
       </c>
       <c r="E24" t="s" s="8"/>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="C25" s="10">
-        <f>B2*0.00073</f>
-        <v>0.073</v>
+        <f>B2*0.0075</f>
+        <v>0.75</v>
       </c>
       <c r="D25" t="s">
         <v>9</v>
       </c>
       <c r="E25" t="s" s="8"/>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="C26" s="10">
-        <f>B2*0.00007</f>
-        <v>0.007</v>
+        <f>B2*0.0045</f>
+        <v>0.45</v>
       </c>
       <c r="D26" t="s">
         <v>9</v>
       </c>
       <c r="E26" t="s" s="8"/>
     </row>
     <row r="27">
-      <c r="A27" t="s" s="11">
-[...6 lines deleted...]
-      <c r="D27"/>
+      <c r="A27"/>
+      <c r="B27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" s="10">
+        <f>B2*0.00036</f>
+        <v>0.036</v>
+      </c>
+      <c r="D27" t="s">
+        <v>9</v>
+      </c>
       <c r="E27" t="s" s="8"/>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="C28" s="10">
-        <f>B2*2</f>
-        <v>200</v>
+        <f>B2*0.00007</f>
+        <v>0.007</v>
       </c>
       <c r="D28" t="s">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="E28" t="s" s="8"/>
     </row>
     <row r="29">
-      <c r="A29" t="s" s="11">
-[...6 lines deleted...]
-      <c r="D29"/>
+      <c r="A29"/>
+      <c r="B29" t="s">
+        <v>17</v>
+      </c>
+      <c r="C29" s="10">
+        <f>B2*0.08</f>
+        <v>8</v>
+      </c>
+      <c r="D29" t="s">
+        <v>18</v>
+      </c>
       <c r="E29" t="s" s="8"/>
     </row>
     <row r="30">
       <c r="A30" t="s" s="11">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>22</v>
+      </c>
+      <c r="B30" t="inlineStr" s="12">
+        <is>
+          <t>Cuire les œufs — Préchauffer le four en position vapeur ; étager les bacs d'œufs ; cuire 15 minutes (18 si le four n'est pas préchauffé). Rafraîchir, écaler ; couper les œufs en rondelles ou en deux.</t>
+        </is>
       </c>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30" t="s" s="8"/>
     </row>
     <row r="31">
-      <c r="A31" t="s" s="13">
-[...2 lines deleted...]
-      <c r="B31"/>
+      <c r="A31" t="s" s="11">
+        <v>23</v>
+      </c>
+      <c r="B31" t="inlineStr" s="12">
+        <is>
+          <t>Terminer — Répartir les œufs dans 4 bacs GN 1/1 H 100 ; verser le velouté ; agiter les bacs pour lier. Remonter en température au four à + 175 °C ; respecter la procédure de fin de cuisson ; maintenir à + 63 °C.</t>
+        </is>
+      </c>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31" t="s" s="8"/>
+    </row>
+    <row r="32">
+      <c r="A32" t="s" s="11">
+        <v>24</v>
+      </c>
+      <c r="B32" t="inlineStr" s="12">
+        <is>
+          <t>Servir — Dresser 2 œufs par assiette ; napper largement ; persiller ; 2 rondelles de pain toastées. Accompagner de pommes sautées, pâtes au beurre, choux-fleurs sautés…</t>
+        </is>
+      </c>
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32" t="s" s="8"/>
+    </row>
+    <row r="33">
+      <c r="A33" t="s" s="13">
+        <v>25</v>
+      </c>
+      <c r="B33"/>
+      <c r="C33"/>
+      <c r="D33"/>
+      <c r="E33" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="9">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
-    <mergeCell ref="B16:D16"/>
     <mergeCell ref="B17:D17"/>
-    <mergeCell ref="B20:D20"/>
-[...1 lines deleted...]
-    <mergeCell ref="B29:D29"/>
+    <mergeCell ref="B18:D18"/>
+    <mergeCell ref="B22:D22"/>
     <mergeCell ref="B30:D30"/>
-    <mergeCell ref="A31:D31"/>
+    <mergeCell ref="B31:D31"/>
+    <mergeCell ref="B32:D32"/>
+    <mergeCell ref="A33:D33"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>OEUFS A LA TRIPE</dc:title>
+  <dc:title>ŒUFS À LA TRIPE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>