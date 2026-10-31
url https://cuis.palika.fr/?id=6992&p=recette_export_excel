--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -17,347 +17,356 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="104">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
-    <t>OEUFS A LA TRIPE</t>
+    <t>ŒUFS À LA TRIPE</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_049</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
-    <t>Entrées froides collectivité (GRO.ENT.FR)</t>
+    <t>Oeufs collectivité (GRO.OEUFS)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 00:35</t>
+    <t>31/10/2026 02:01</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>EPI-POIVRE-NOIR</t>
+  </si>
+  <si>
+    <t>Poivre noir moulu</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>FAR-T55</t>
+  </si>
+  <si>
+    <t>Farine de blé T55</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
+  </si>
+  <si>
+    <t>KNORR-BOUIL-VOL</t>
+  </si>
+  <si>
+    <t>Bouillon de Volaille déshydraté (Knorr Professional)</t>
+  </si>
+  <si>
+    <t>Fonds déshydratés et poudres</t>
+  </si>
+  <si>
+    <t>BEU-DOUX</t>
+  </si>
+  <si>
+    <t>Beurre doux 82% MG plaquette</t>
+  </si>
+  <si>
+    <t>Beurres et margarines</t>
+  </si>
+  <si>
+    <t>RNM6520160</t>
+  </si>
+  <si>
+    <t>PERSIL simple France botte</t>
+  </si>
+  <si>
+    <t>Légumes</t>
+  </si>
+  <si>
+    <t>bte</t>
   </si>
   <si>
     <t>00000047</t>
   </si>
   <si>
     <t>OEUF A3 (PRIX)</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
-[...50 lines deleted...]
-    <t>bte</t>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>PAIN-BAGUETTE-CR</t>
   </si>
   <si>
     <t>Baguette tradition crue précuite</t>
   </si>
   <si>
     <t>Pains et bases précuits</t>
   </si>
   <si>
     <t>RNMS00780</t>
   </si>
   <si>
     <t>Oignons émincés surgelés</t>
   </si>
   <si>
-    <t>Pommes de terre surgelées</t>
+    <t>Légumes surgelés</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
-    <t>Entrées froides collectivité</t>
+    <t>Oeufs collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ OEUF (P)</t>
   </si>
   <si>
     <t>Conversions oeufs et ovoproduits</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ OEUF (ml)</t>
   </si>
   <si>
-    <t>lt</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">            ↳ OEUF A3 (PRIX)</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Oignons émincés surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Bouillon de Volaille déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Farine de blé T55</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ PERSIL simple France botte</t>
+    <t xml:space="preserve">    ↳ PERSIL PLAT (KG)</t>
+  </si>
+  <si>
+    <t>Conversions diverses</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ PERSIL simple France botte</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Baguette tradition crue précuite</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
+    <t xml:space="preserve">    ↳ Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
-    <t>Mise en place du poste de travail - Verifier les DLC, peser les denrees, selectionner le materiel.</t>
-[...17 lines deleted...]
-    <t>OEUFS A LA TRIPE  GRO_CDC_049</t>
+    <t>Fiche technique — ŒUFS À LA TRIPE</t>
+  </si>
+  <si>
+    <t>ŒUFS À LA TRIPE  GRO_CDC_049</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
+    <t xml:space="preserve">    OEUF (P) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
+  </si>
+  <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">    OEUF (P) (conv.)</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
@@ -532,1168 +541,1258 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>71.59005</v>
+        <v>75.3715</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>0.7159005</v>
+        <v>0.753715</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>71.59005</v>
+        <v>75.3715</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:G16"/>
+  <dimension ref="A1:G17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
-        <v>31</v>
+      <c r="A7" t="s">
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>200</v>
+        <v>8</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>200</v>
+        <v>8</v>
       </c>
       <c r="F7" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*0.27</f>
-        <v>54</v>
+        <f>E7*0.0043</f>
+        <v>0.0344</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D8" s="9">
         <v>0.007</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
         <v>0.007</v>
       </c>
       <c r="F8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G8" s="4">
         <f>E8*12.5</f>
         <v>0.0875</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D9" s="9">
         <v>0.45</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
         <v>0.45</v>
       </c>
       <c r="F9" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G9" s="4">
         <f>E9*0.56</f>
         <v>0.252</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D10" s="9">
         <v>0.2</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
         <v>0.2</v>
       </c>
       <c r="F10" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*0</f>
-        <v>0</v>
+        <f>E10*18.8</f>
+        <v>3.76</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D11" s="9">
         <v>0.75</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>0.75</v>
       </c>
       <c r="F11" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G11" s="4">
         <f>E11*5.2</f>
         <v>3.9</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B12" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C12" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D12" s="9">
-        <v>0.3</v>
+        <v>3</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>0.3</v>
+        <v>3</v>
       </c>
       <c r="F12" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*4.5</f>
+        <f>E12*0.45</f>
         <v>1.35</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" t="s">
-        <v>51</v>
+      <c r="A13" t="s" s="12">
+        <v>53</v>
       </c>
       <c r="B13" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C13" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D13" s="9">
-        <v>0.073</v>
+        <v>200</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>0.073</v>
+        <v>200</v>
       </c>
       <c r="F13" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*0.35</f>
-        <v>0.02555</v>
+        <f>E13*0.27</f>
+        <v>54</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B14" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C14" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D14" s="9">
-        <v>5</v>
+        <v>0.036</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>5</v>
+        <v>0.036</v>
       </c>
       <c r="F14" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*0.45</f>
-        <v>2.25</v>
+        <f>E14*0.35</f>
+        <v>0.0126</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B15" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C15" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D15" s="9">
-        <v>2.5</v>
+        <v>5</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
+        <v>5</v>
+      </c>
+      <c r="F15" t="s">
+        <v>25</v>
+      </c>
+      <c r="G15" s="4">
+        <f>E15*0.45</f>
+        <v>2.25</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>62</v>
+      </c>
+      <c r="B16" t="s">
+        <v>63</v>
+      </c>
+      <c r="C16" t="s">
+        <v>64</v>
+      </c>
+      <c r="D16" s="9">
         <v>2.5</v>
       </c>
-      <c r="F15" t="s">
-[...3 lines deleted...]
-        <f>E15*3.89</f>
+      <c r="E16" s="11">
+        <f>D16*$B$2</f>
+        <v>2.5</v>
+      </c>
+      <c r="F16" t="s">
+        <v>39</v>
+      </c>
+      <c r="G16" s="4">
+        <f>E16*3.89</f>
         <v>9.725</v>
       </c>
     </row>
-    <row r="16">
-[...9 lines deleted...]
-        <f>SUM(G7:G15)</f>
+    <row r="17">
+      <c r="A17"/>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17" t="s" s="3">
+        <v>65</v>
+      </c>
+      <c r="G17" s="13">
+        <f>SUM(G7:G16)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F13"/>
+  <dimension ref="A1:F15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="C3" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="D3" s="11">
         <v>200</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="C4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="D4" s="11">
         <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="F4" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="C5" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="D5" s="11">
         <v>200</v>
       </c>
       <c r="E5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="C6" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="D6" s="11">
         <v>2.5</v>
       </c>
       <c r="E6" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F6" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="C7" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="D7" s="11">
         <v>0.2</v>
       </c>
       <c r="E7" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F7" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="C8" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="D8" s="11">
         <v>0.75</v>
       </c>
       <c r="E8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F8" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
+        <v>80</v>
+      </c>
+      <c r="C9" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="D9" s="11">
         <v>0.45</v>
       </c>
       <c r="E9" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F9" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="C10" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="D10" s="11">
         <v>0.3</v>
       </c>
       <c r="E10" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F10" t="s">
-        <v>49</v>
+        <v>82</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B11" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="C11" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="D11" s="11">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E11" t="s">
-        <v>24</v>
+        <v>52</v>
       </c>
       <c r="F11" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="C12" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="D12" s="11">
-        <v>0.073</v>
+        <v>5</v>
       </c>
       <c r="E12" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="F12" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="C13" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="D13" s="11">
+        <v>0.036</v>
+      </c>
+      <c r="E13" t="s">
+        <v>39</v>
+      </c>
+      <c r="F13" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>86</v>
+      </c>
+      <c r="C14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D14" s="11">
         <v>0.007</v>
       </c>
-      <c r="E13" t="s">
-[...3 lines deleted...]
-        <v>36</v>
+      <c r="E14" t="s">
+        <v>39</v>
+      </c>
+      <c r="F14" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>1</v>
+      </c>
+      <c r="B15" t="s">
+        <v>87</v>
+      </c>
+      <c r="C15" t="s">
+        <v>76</v>
+      </c>
+      <c r="D15" s="11">
+        <v>8</v>
+      </c>
+      <c r="E15" t="s">
+        <v>35</v>
+      </c>
+      <c r="F15" t="s">
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>86</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
-      <c r="D2" t="s" s="14">
-        <v>87</v>
+      <c r="D2" t="inlineStr" s="14">
+        <is>
+          <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel nécessaire. Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</t>
+        </is>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
-      <c r="D3" t="s" s="14">
-        <v>88</v>
+      <c r="D3" t="inlineStr" s="14">
+        <is>
+          <t>Préparations préliminaires — Déposer les œufs dans 5 bacs GN 1/1 H 100 perforés. Laver, désinfecter et hacher le persil au cutter ; réserver au froid, filmé. Trancher le pain en rondelles ; les toaster au four à + 175 °C sur grilles.</t>
+        </is>
       </c>
       <c r="E3" t="s" s="14"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="inlineStr" s="14">
         <is>
-          <t>Confire la sauce - Faire blondir au beurre les oignons emincs. Ajouter la farine, cuire en colorant legerement. Refroidir. Realiser le bouillon de volaille. Verser sur le roux, melanger, saler, poivrer. Cuire a feu doux. Emulsionner au mixeur. Maintenir au bain-marie.</t>
+          <t>Confectionner la sauce — En rondeau, faire blondir les oignons au beurre ; ajouter la farine et la cuire en la colorant légèrement ; laisser refroidir ce roux « soubisé ». Réaliser 8 L de bouillon de volaille avec le fond déshydraté (selon le fabricant) ; le verser sur le roux ; fouetter. ⚠️☢️ ATTENTION : LE BOUILLON DE VOLAILLE DÉSHYDRATÉ EST DÉJÀ SALÉ — GOÛTER AVANT DE SALER ⚠️☢️ Saler, poivrer ; cuire à feu doux sans cesser de fouetter ; émulsionner au mixeur ; vérifier assaisonnement et liaison. Respecter la procédure de fin de cuisson ; maintenir au bain-marie.</t>
         </is>
       </c>
       <c r="E4" t="s" s="14"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
-      <c r="D5" t="s" s="14">
-        <v>89</v>
+      <c r="D5" t="inlineStr" s="14">
+        <is>
+          <t>Cuire les œufs — Préchauffer le four en position vapeur ; étager les bacs d'œufs ; cuire 15 minutes (18 si le four n'est pas préchauffé). Rafraîchir, écaler ; couper les œufs en rondelles ou en deux.</t>
+        </is>
       </c>
       <c r="E5" t="s" s="14"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
-      <c r="D6" t="s" s="14">
-        <v>90</v>
+      <c r="D6" t="inlineStr" s="14">
+        <is>
+          <t>Terminer — Répartir les œufs dans 4 bacs GN 1/1 H 100 ; verser le velouté ; agiter les bacs pour lier. Remonter en température au four à + 175 °C ; respecter la procédure de fin de cuisson ; maintenir à + 63 °C.</t>
+        </is>
       </c>
       <c r="E6" t="s" s="14"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7"/>
-      <c r="D7" t="s" s="14">
-        <v>91</v>
+      <c r="D7" t="inlineStr" s="14">
+        <is>
+          <t>Servir — Dresser 2 œufs par assiette ; napper largement ; persiller ; 2 rondelles de pain toastées. Accompagner de pommes sautées, pâtes au beurre, choux-fleurs sautés…</t>
+        </is>
       </c>
       <c r="E7" t="s" s="14"/>
       <c r="F7"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D21"/>
+  <dimension ref="A1:D22"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
-        <f>"GRO_CDC_049 · GRO.ENT.FR · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
-        <v>GRO_CDC_049 · GRO.ENT.FR · référence : 100 pc · multiplicateur réglable sur la feuille </v>
+        <f>"GRO_CDC_049 · GRO.OEUFS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDC_049 · GRO.OEUFS · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>Procedure!D2</f>
-        <v>Mise en place du poste de travail - Verifier les DLC, peser les denrees, selectionner le materiel.</v>
+        <v>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel nécessaire. Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="17">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B6" t="str" s="14">
         <f>Procedure!D3</f>
-        <v>Preparations preliminaires - Deposer les oeufs dans les bacs. Hacher le persil. Trancher le pain en rondelles, griller au four a +175C.</v>
+        <v>Préparations préliminaires — Déposer les œufs dans 5 bacs GN 1/1 H 100 perforés. Laver, désinfecter et hacher le persil au cutter ; réserver au froid, filmé. Trancher le pain en rondelles ; les toaster au four à + 175 °C sur grilles.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
-      <c r="B7" t="str">
-[...1 lines deleted...]
-        <v>Baguette tradition crue précuite</v>
+      <c r="B7" t="s">
+        <v>98</v>
       </c>
       <c r="C7" s="11">
-        <f>Besoins!E14</f>
-[...4 lines deleted...]
-        <v>pc</v>
+        <f>'Besoins'!$B$2*200</f>
+        <v>200</v>
+      </c>
+      <c r="D7" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
-      <c r="B8" t="str">
-[...1 lines deleted...]
-        <v>PERSIL simple France botte</v>
+      <c r="B8" t="s">
+        <v>99</v>
       </c>
       <c r="C8" s="11">
-        <f>Besoins!E12</f>
+        <f>'Besoins'!$B$2*0.3</f>
         <v>0.3</v>
       </c>
-      <c r="D8" t="str">
-[...1 lines deleted...]
-        <v>kg</v>
+      <c r="D8" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B9" t="str" s="14">
+      <c r="A9"/>
+      <c r="B9" t="str">
+        <f>Besoins!B15</f>
+        <v>Baguette tradition crue précuite</v>
+      </c>
+      <c r="C9" s="11">
+        <f>Besoins!E15</f>
+        <v>5</v>
+      </c>
+      <c r="D9" t="str">
+        <f>Besoins!F15</f>
+        <v>pc</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s" s="17">
+        <v>100</v>
+      </c>
+      <c r="B10" t="str" s="14">
         <f>Procedure!D4</f>
-        <v>Confire la sauce - Faire blondir au beurre les oignons emincs. Ajouter la farine, cuire en colorant legerement. Refroidir. Realiser le bouillon de volaille. Verser sur le roux, melanger, saler, poivrer. Cuire a feu doux. Emulsionner au mixeur. Maintenir au bain-marie.</v>
-[...17 lines deleted...]
-      </c>
+        <v>Confectionner la sauce — En rondeau, faire blondir les oignons au beurre ; ajouter la farine et la cuire en la colorant légèrement ; laisser refroidir ce roux « soubisé ». Réaliser 8 L de bouillon de volaille avec le fond déshydraté (selon le fabricant) ; le verser sur le roux ; fouetter. ⚠️☢️ ATTENTION : LE BOUILLON DE VOLAILLE DÉSHYDRATÉ EST DÉJÀ SALÉ — GOÛTER AVANT DE SALER ⚠️☢️ Saler, poivrer ; cuire à feu doux sans cesser de fouetter ; émulsionner au mixeur ; vérifier assaisonnement et liaison. Respecter la procédure de fin de cuisson ; maintenir au bain-marie.</v>
+      </c>
+      <c r="C10"/>
+      <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
-        <f>Besoins!B10</f>
-        <v>Bouillon de Volaille déshydraté (Knorr Professional)</v>
+        <f>Besoins!B16</f>
+        <v>Oignons émincés surgelés</v>
       </c>
       <c r="C11" s="11">
-        <f>Besoins!E10</f>
-        <v>0.2</v>
+        <f>Besoins!E16</f>
+        <v>2.5</v>
       </c>
       <c r="D11" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
-        <f>Besoins!B11</f>
-        <v>Beurre doux 82% MG plaquette</v>
+        <f>Besoins!B10</f>
+        <v>Bouillon de Volaille déshydraté (Knorr Professional)</v>
       </c>
       <c r="C12" s="11">
-        <f>Besoins!E11</f>
-        <v>0.75</v>
+        <f>Besoins!E10</f>
+        <v>0.2</v>
       </c>
       <c r="D12" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
-        <f>Besoins!B9</f>
-        <v>Farine de blé T55</v>
+        <f>Besoins!B11</f>
+        <v>Beurre doux 82% MG plaquette</v>
       </c>
       <c r="C13" s="11">
-        <f>Besoins!E9</f>
-        <v>0.45</v>
+        <f>Besoins!E11</f>
+        <v>0.75</v>
       </c>
       <c r="D13" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
-        <f>Besoins!B13</f>
-        <v>Sel fin de cuisine</v>
+        <f>Besoins!B9</f>
+        <v>Farine de blé T55</v>
       </c>
       <c r="C14" s="11">
-        <f>Besoins!E13</f>
-        <v>0.073</v>
+        <f>Besoins!E9</f>
+        <v>0.45</v>
       </c>
       <c r="D14" t="str">
-        <f>Besoins!F13</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="str">
+        <f>Besoins!B14</f>
+        <v>Sel fin de cuisine</v>
+      </c>
+      <c r="C15" s="11">
+        <f>Besoins!E14</f>
+        <v>0.036</v>
+      </c>
+      <c r="D15" t="str">
+        <f>Besoins!F14</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16"/>
+      <c r="B16" t="str">
         <f>Besoins!B8</f>
         <v>Poivre noir moulu</v>
       </c>
-      <c r="C15" s="11">
+      <c r="C16" s="11">
         <f>Besoins!E8</f>
         <v>0.007</v>
       </c>
-      <c r="D15" t="str">
+      <c r="D16" t="str">
         <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
-    <row r="16">
-[...9 lines deleted...]
-    </row>
     <row r="17">
       <c r="A17"/>
-      <c r="B17" t="s">
-        <v>98</v>
+      <c r="B17" t="str">
+        <f>Besoins!B7</f>
+        <v>Eau (robinet - moy. France 2026)</v>
       </c>
       <c r="C17" s="11">
-        <f>'Besoins'!$B$2*200</f>
-[...3 lines deleted...]
-        <v>24</v>
+        <f>Besoins!E7</f>
+        <v>8</v>
+      </c>
+      <c r="D17" t="str">
+        <f>Besoins!F7</f>
+        <v>lt</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s" s="17">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B18" t="str" s="14">
-        <f>Procedure!D6</f>
-        <v>Terminer la preparation - Repartir les oeufs coupes dans les bacs. Verser le veloute. Remonter en temperature au four a +175C. Maintenir a +63C.</v>
+        <f>Procedure!D5</f>
+        <v>Cuire les œufs — Préchauffer le four en position vapeur ; étager les bacs d'œufs ; cuire 15 minutes (18 si le four n'est pas préchauffé). Rafraîchir, écaler ; couper les œufs en rondelles ou en deux.</v>
       </c>
       <c r="C18"/>
       <c r="D18"/>
     </row>
     <row r="19">
       <c r="A19" t="s" s="17">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B19" t="str" s="14">
-        <f>Procedure!D7</f>
-        <v>Servir - Dresser 2 oeufs par assiette, napper largement de sauce. Persiller et accompagner de pain toaste.</v>
+        <f>Procedure!D6</f>
+        <v>Terminer — Répartir les œufs dans 4 bacs GN 1/1 H 100 ; verser le velouté ; agiter les bacs pour lier. Remonter en température au four à + 175 °C ; respecter la procédure de fin de cuisson ; maintenir à + 63 °C.</v>
       </c>
       <c r="C19"/>
       <c r="D19"/>
     </row>
     <row r="20">
-      <c r="A20"/>
-      <c r="B20"/>
+      <c r="A20" t="s" s="17">
+        <v>103</v>
+      </c>
+      <c r="B20" t="str" s="14">
+        <f>Procedure!D7</f>
+        <v>Servir — Dresser 2 œufs par assiette ; napper largement ; persiller ; 2 rondelles de pain toastées. Accompagner de pommes sautées, pâtes au beurre, choux-fleurs sautés…</v>
+      </c>
       <c r="C20"/>
       <c r="D20"/>
     </row>
     <row r="21">
-      <c r="A21" t="s" s="18">
-[...1 lines deleted...]
-      </c>
+      <c r="A21"/>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
+    </row>
+    <row r="22">
+      <c r="A22" t="s" s="18">
+        <v>22</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="10">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
-    <mergeCell ref="B9:D9"/>
-    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="B10:D10"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="B19:D19"/>
-    <mergeCell ref="A21:D21"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="A22:D22"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>OEUFS A LA TRIPE</dc:title>
+  <dc:title>ŒUFS À LA TRIPE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>