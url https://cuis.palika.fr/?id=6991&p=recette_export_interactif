--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -3,131 +3,128 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
-    <sheet name="BROUILLADE D'OEUFS FORESTIERE" sheetId="1" r:id="rId1"/>
+    <sheet name="BROUILLADE D'ŒUFS FORESTIÈRE" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
-[...1 lines deleted...]
-    <t>BROUILLADE D'OEUFS FORESTIERE</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
+  <si>
+    <t>BROUILLADE D'ŒUFS FORESTIÈRE</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
-    <t>BROUILLADE D'OEUFS FORESTIERE  GRO_CDC_048</t>
+    <t>BROUILLADE D'ŒUFS FORESTIÈRE  GRO_CDC_048</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    OEUF (P) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Melange forestier surgele</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    Ail haché IQF</t>
   </si>
   <si>
-    <t xml:space="preserve">    PERSIL simple France botte</t>
+    <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
-    <t>Mise en place du poste de travail - Verifier les DLC, peser les denrees, selectionner le materiel.</t>
-[...1 lines deleted...]
-  <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
-    <t>Dresser et servir - Servir a l'assiette a la louche a bec. Accompagner de pommes sautees, pates, epinards sautes, gratin de legumes.</t>
+    <t>Dresser et servir — Servir à l'assiette à la louche à bec ; accompagner de pommes sautées ou rissolées, de pâtes, d'épinards sautés, d'un gratin de légumes…</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
@@ -230,51 +227,51 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E31"/>
+  <dimension ref="A1:E30"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
         <v>100</v>
@@ -427,270 +424,258 @@
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="10">
         <f>B2*0.005</f>
         <v>0.5</v>
       </c>
       <c r="D14" t="s">
         <v>9</v>
       </c>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
       <c r="A16" t="s" s="11">
         <v>18</v>
       </c>
-      <c r="B16" t="s" s="12">
-        <v>19</v>
+      <c r="B16" t="inlineStr" s="12">
+        <is>
+          <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel nécessaire. Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</t>
+        </is>
       </c>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16" t="s" s="8"/>
     </row>
     <row r="17">
       <c r="A17" t="s" s="11">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B17" t="inlineStr" s="12">
         <is>
-          <t>Preparations preliminaires - Deconditionner et egoutter les champignons. Hacher le persil et l'ail (persillade). Mettre les oeufs dans la cuve du batteur, saler, poivrer, melanger au fouet.</t>
+          <t>Préparations préliminaires — Déconditionner les champignons (boîtes : égoutter en bac GN 1/1 H 100 perforé doublé d'un bac plein) ; réserver au froid. Laver, désinfecter et hacher le persil au cutter ; y ajouter l'ail et hacher l'ensemble ; réserver la persillade au froid. Mettre les œufs dans la cuve du batteur ; saler, poivrer, mélanger au fouet ; réserver au froid.</t>
         </is>
       </c>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17" t="s" s="8"/>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C18" s="10">
-        <f>B2*0.05</f>
-        <v>5</v>
+        <f>B2*2.5</f>
+        <v>250</v>
       </c>
       <c r="D18" t="s">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="E18" t="s" s="8"/>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C19" s="10">
-        <f>B2*0.002</f>
-        <v>0.2</v>
+        <f>B2*0.05</f>
+        <v>5</v>
       </c>
       <c r="D19" t="s">
         <v>9</v>
       </c>
       <c r="E19" t="s" s="8"/>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="s">
+        <v>12</v>
+      </c>
+      <c r="C20" s="10">
+        <f>B2*0.002</f>
+        <v>0.2</v>
+      </c>
+      <c r="D20" t="s">
+        <v>9</v>
+      </c>
+      <c r="E20" t="s" s="8"/>
+    </row>
+    <row r="21">
+      <c r="A21"/>
+      <c r="B21" t="s">
         <v>13</v>
       </c>
-      <c r="C20" s="10">
+      <c r="C21" s="10">
         <f>B2*0.003</f>
         <v>0.3</v>
       </c>
-      <c r="D20" t="s">
-[...14 lines deleted...]
-      <c r="D21"/>
+      <c r="D21" t="s">
+        <v>9</v>
+      </c>
       <c r="E21" t="s" s="8"/>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="C22" s="10">
-        <f>B2*0.05</f>
-        <v>5</v>
+        <f>B2*0.00075</f>
+        <v>0.075</v>
       </c>
       <c r="D22" t="s">
         <v>9</v>
       </c>
       <c r="E22" t="s" s="8"/>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C23" s="10">
-        <f>B2*0.00075</f>
-[...12 lines deleted...]
-      <c r="C24" s="10">
         <f>B2*0.00012</f>
         <v>0.012</v>
       </c>
-      <c r="D24" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E23" t="s" s="8"/>
+    </row>
+    <row r="24">
+      <c r="A24" t="s" s="11">
+        <v>20</v>
+      </c>
+      <c r="B24" t="inlineStr" s="12">
+        <is>
+          <t>Préparer les champignons — En rondeau ou sauteuse, à l'huile et au beurre, faire sauter vivement les champignons ; saler, poivrer ; ajouter la persillade ; rectifier l'assaisonnement. Débarrasser en bac GN 1/1 H 100, couvrir, garder au chaud.</t>
+        </is>
+      </c>
+      <c r="C24"/>
+      <c r="D24"/>
       <c r="E24" t="s" s="8"/>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="10">
         <f>B2*0.01</f>
         <v>1</v>
       </c>
       <c r="D25" t="s">
         <v>11</v>
       </c>
       <c r="E25" t="s" s="8"/>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26" t="s">
         <v>17</v>
       </c>
       <c r="C26" s="10">
         <f>B2*0.005</f>
         <v>0.5</v>
       </c>
       <c r="D26" t="s">
         <v>9</v>
       </c>
       <c r="E26" t="s" s="8"/>
     </row>
     <row r="27">
       <c r="A27" t="s" s="11">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B27" t="inlineStr" s="12">
         <is>
-          <t>Cuire la brouillade - Huiler et beurrer le fond de la sauteuse chaude. Verser les oeufs, racler vivement le fond pour faire coaguler. En fin de coagulation, ajouter la creme fraiche. Melanger au fouet. Ajouter les champignons sautes et persilles. Debarrasser, couvrir, maintenir a +63C.</t>
+          <t>Cuire la brouillade — Préchauffer la sauteuse ; huiler et beurrer le fond. Verser la quantité d'œufs adaptée à la surface ; à la spatule à bout carré, racler vivement le fond pour faire coaguler la masse ; réduire le feu sans surcuire. Encore baveuse, ajouter une partie de la crème (arrête la cuisson, évite le verdissement, donne le moelleux) ; fouetter pour une brouillade fine. Ajouter délicatement les champignons. Respecter la procédure de fin de cuisson ; débarrasser en bac GN 1/1 H 100, couvrir ; maintenir à + 63 °C à cœur.</t>
         </is>
       </c>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27" t="s" s="8"/>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C28" s="10">
-        <f>B2*2.5</f>
-[...12 lines deleted...]
-      <c r="C29" s="10">
         <f>B2*0.03</f>
         <v>3</v>
       </c>
-      <c r="D29" t="s">
+      <c r="D28" t="s">
         <v>11</v>
       </c>
+      <c r="E28" t="s" s="8"/>
+    </row>
+    <row r="29">
+      <c r="A29" t="s" s="11">
+        <v>22</v>
+      </c>
+      <c r="B29" t="s" s="12">
+        <v>23</v>
+      </c>
+      <c r="C29"/>
+      <c r="D29"/>
       <c r="E29" t="s" s="8"/>
     </row>
     <row r="30">
-      <c r="A30" t="s" s="11">
-[...2 lines deleted...]
-      <c r="B30" t="s" s="12">
+      <c r="A30" t="s" s="13">
         <v>24</v>
       </c>
+      <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30" t="s" s="8"/>
-    </row>
-[...7 lines deleted...]
-      <c r="E31" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="8">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="B17:D17"/>
-    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="B24:D24"/>
     <mergeCell ref="B27:D27"/>
-    <mergeCell ref="B30:D30"/>
-    <mergeCell ref="A31:D31"/>
+    <mergeCell ref="B29:D29"/>
+    <mergeCell ref="A30:D30"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>BROUILLADE D'OEUFS FORESTIERE</dc:title>
+  <dc:title>BROUILLADE D'ŒUFS FORESTIÈRE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>