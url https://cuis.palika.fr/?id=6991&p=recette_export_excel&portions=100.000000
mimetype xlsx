--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -17,335 +17,344 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="99">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
-    <t>BROUILLADE D'OEUFS FORESTIERE</t>
+    <t>BROUILLADE D'ŒUFS FORESTIÈRE</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_048</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
-    <t>Entrées froides collectivité (GRO.ENT.FR)</t>
+    <t>Oeufs collectivité (GRO.OEUFS)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 23:44</t>
+    <t>31/10/2026 03:09</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EPI-POIVRE-NOIR</t>
+  </si>
+  <si>
+    <t>Poivre noir moulu</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>HUI-TOURNESOL</t>
+  </si>
+  <si>
+    <t>Huile de tournesol raffinée vrac</t>
+  </si>
+  <si>
+    <t>Huiles végétales</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>BEU-DOUX</t>
+  </si>
+  <si>
+    <t>Beurre doux 82% MG plaquette</t>
+  </si>
+  <si>
+    <t>Beurres et margarines</t>
+  </si>
+  <si>
+    <t>CRE-FRAICHE-LI</t>
+  </si>
+  <si>
+    <t>Crème fraîche liquide 15% MG allégée</t>
+  </si>
+  <si>
+    <t>Crèmes fraîches et laitières</t>
+  </si>
+  <si>
+    <t>RNM6520160</t>
+  </si>
+  <si>
+    <t>PERSIL simple France botte</t>
+  </si>
+  <si>
+    <t>Légumes</t>
+  </si>
+  <si>
+    <t>bte</t>
   </si>
   <si>
     <t>00000047</t>
   </si>
   <si>
     <t>OEUF A3 (PRIX)</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
-[...41 lines deleted...]
-    <t>Crèmes fraîches et laitières</t>
+    <t>Oeufs entiers</t>
+  </si>
+  <si>
+    <t>SEL-FIN</t>
+  </si>
+  <si>
+    <t>Sel fin de cuisine</t>
+  </si>
+  <si>
+    <t>Sels et condiments de base</t>
+  </si>
+  <si>
+    <t>RNMS00812</t>
+  </si>
+  <si>
+    <t>Ail haché IQF</t>
+  </si>
+  <si>
+    <t>Légumes surgelés</t>
   </si>
   <si>
     <t>GARNFOR-SURG</t>
   </si>
   <si>
     <t>Melange forestier surgele</t>
   </si>
   <si>
-    <t>Légumes surgelés</t>
-[...28 lines deleted...]
-  <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
-    <t>Entrées froides collectivité</t>
+    <t>Oeufs collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ OEUF (P)</t>
   </si>
   <si>
     <t>Conversions oeufs et ovoproduits</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ OEUF (ml)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ OEUF A3 (PRIX)</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Melange forestier surgele</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ail haché IQF</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ PERSIL simple France botte</t>
+    <t xml:space="preserve">    ↳ PERSIL PLAT (KG)</t>
+  </si>
+  <si>
+    <t>Conversions diverses</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ PERSIL simple France botte</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
-    <t>Mise en place du poste de travail - Verifier les DLC, peser les denrees, selectionner le materiel.</t>
-[...8 lines deleted...]
-    <t>BROUILLADE D'OEUFS FORESTIERE  GRO_CDC_048</t>
+    <t>Dresser et servir — Servir à l'assiette à la louche à bec ; accompagner de pommes sautées ou rissolées, de pâtes, d'épinards sautés, d'un gratin de légumes…</t>
+  </si>
+  <si>
+    <t>Fiche technique — BROUILLADE D'ŒUFS FORESTIÈRE</t>
+  </si>
+  <si>
+    <t>BROUILLADE D'ŒUFS FORESTIÈRE  GRO_CDC_048</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
+    <t xml:space="preserve">    OEUF (P) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
+  </si>
+  <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">    OEUF (P) (conv.)</t>
   </si>
   <si>
     <t>5.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
@@ -517,1161 +526,1168 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
         <v>81.12825</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
         <v>0.8112825</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
         <v>81.12825</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:G16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
-        <v>31</v>
+      <c r="A7" t="s">
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>250</v>
+        <v>0.012</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>250</v>
+        <v>0.012</v>
       </c>
       <c r="F7" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*0.27</f>
-        <v>67.5</v>
+        <f>E7*12.5</f>
+        <v>0.15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>0.012</v>
+        <v>1</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.012</v>
+        <v>1</v>
       </c>
       <c r="F8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*12.5</f>
-        <v>0.15</v>
+        <f>E8*1.05</f>
+        <v>1.05</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D9" s="9">
-        <v>1</v>
+        <v>0.5</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>1</v>
+        <v>0.5</v>
       </c>
       <c r="F9" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*1.05</f>
-        <v>1.05</v>
+        <f>E9*5.2</f>
+        <v>2.6</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D10" s="9">
-        <v>0.5</v>
+        <v>3</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.5</v>
+        <v>3</v>
       </c>
       <c r="F10" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*5.2</f>
-        <v>2.6</v>
+        <f>E10*2.2</f>
+        <v>6.6</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D11" s="9">
         <v>3</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>3</v>
       </c>
       <c r="F11" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*2.2</f>
-        <v>6.6</v>
+        <f>E11*0.45</f>
+        <v>1.35</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" t="s">
-        <v>48</v>
+      <c r="A12" t="s" s="12">
+        <v>50</v>
       </c>
       <c r="B12" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C12" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D12" s="9">
-        <v>5</v>
+        <v>250</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>5</v>
+        <v>250</v>
       </c>
       <c r="F12" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*0</f>
-        <v>0</v>
+        <f>E12*0.27</f>
+        <v>67.5</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B13" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C13" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D13" s="9">
-        <v>0.3</v>
+        <v>0.075</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>0.3</v>
+        <v>0.075</v>
       </c>
       <c r="F13" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*4.5</f>
-        <v>1.35</v>
+        <f>E13*0.35</f>
+        <v>0.02625</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B14" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C14" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D14" s="9">
-        <v>0.075</v>
+        <v>0.2</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>0.075</v>
+        <v>0.2</v>
       </c>
       <c r="F14" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*0.35</f>
-        <v>0.02625</v>
+        <f>E14*9.26</f>
+        <v>1.852</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
+        <v>59</v>
+      </c>
+      <c r="B15" t="s">
+        <v>60</v>
+      </c>
+      <c r="C15" t="s">
         <v>58</v>
       </c>
-      <c r="B15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D15" s="9">
-        <v>0.2</v>
+        <v>5</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
-        <v>0.2</v>
+        <v>5</v>
       </c>
       <c r="F15" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="G15" s="4">
-        <f>E15*9.26</f>
-        <v>1.852</v>
+        <f>E15*0</f>
+        <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16" t="s" s="3">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G16" s="13">
         <f>SUM(G7:G15)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F13"/>
+  <dimension ref="A1:F14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C3" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D3" s="11">
         <v>250</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D4" s="11">
         <v>13.75</v>
       </c>
       <c r="E4" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="F4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D5" s="11">
         <v>250</v>
       </c>
       <c r="E5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
+        <v>73</v>
+      </c>
+      <c r="C6" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="D6" s="11">
         <v>5</v>
       </c>
       <c r="E6" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F6" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C7" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D7" s="11">
         <v>3</v>
       </c>
       <c r="E7" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="F7" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C8" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D8" s="11">
         <v>0.2</v>
       </c>
       <c r="E8" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F8" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C9" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D9" s="11">
         <v>0.3</v>
       </c>
       <c r="E9" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F9" t="s">
-        <v>53</v>
+        <v>77</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B10" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C10" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D10" s="11">
-        <v>0.075</v>
+        <v>3</v>
       </c>
       <c r="E10" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="F10" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C11" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D11" s="11">
-        <v>0.012</v>
+        <v>0.075</v>
       </c>
       <c r="E11" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F11" t="s">
-        <v>36</v>
+        <v>55</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C12" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D12" s="11">
-        <v>1</v>
+        <v>0.012</v>
       </c>
       <c r="E12" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="F12" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C13" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D13" s="11">
+        <v>1</v>
+      </c>
+      <c r="E13" t="s">
+        <v>39</v>
+      </c>
+      <c r="F13" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>82</v>
+      </c>
+      <c r="C14" t="s">
+        <v>72</v>
+      </c>
+      <c r="D14" s="11">
         <v>0.5</v>
       </c>
-      <c r="E13" t="s">
-[...3 lines deleted...]
-        <v>44</v>
+      <c r="E14" t="s">
+        <v>35</v>
+      </c>
+      <c r="F14" t="s">
+        <v>42</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>85</v>
+        <v>88</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
-      <c r="D2" t="s" s="14">
-        <v>86</v>
+      <c r="D2" t="inlineStr" s="14">
+        <is>
+          <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel nécessaire. Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</t>
+        </is>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="inlineStr" s="14">
         <is>
-          <t>Preparations preliminaires - Deconditionner et egoutter les champignons. Hacher le persil et l'ail (persillade). Mettre les oeufs dans la cuve du batteur, saler, poivrer, melanger au fouet.</t>
+          <t>Préparations préliminaires — Déconditionner les champignons (boîtes : égoutter en bac GN 1/1 H 100 perforé doublé d'un bac plein) ; réserver au froid. Laver, désinfecter et hacher le persil au cutter ; y ajouter l'ail et hacher l'ensemble ; réserver la persillade au froid. Mettre les œufs dans la cuve du batteur ; saler, poivrer, mélanger au fouet ; réserver au froid.</t>
         </is>
       </c>
       <c r="E3" t="s" s="14"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="inlineStr" s="14">
         <is>
-          <t>Preparer les champignons - A l'huile et au beurre, faire sauter vivement les champignons. Saler et poivrer. Ajouter la persillade. Debarrasser, couvrir, stocker au chaud.</t>
+          <t>Préparer les champignons — En rondeau ou sauteuse, à l'huile et au beurre, faire sauter vivement les champignons ; saler, poivrer ; ajouter la persillade ; rectifier l'assaisonnement. Débarrasser en bac GN 1/1 H 100, couvrir, garder au chaud.</t>
         </is>
       </c>
       <c r="E4" t="s" s="14"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="inlineStr" s="14">
         <is>
-          <t>Cuire la brouillade - Huiler et beurrer le fond de la sauteuse chaude. Verser les oeufs, racler vivement le fond pour faire coaguler. En fin de coagulation, ajouter la creme fraiche. Melanger au fouet. Ajouter les champignons sautes et persilles. Debarrasser, couvrir, maintenir a +63C.</t>
+          <t>Cuire la brouillade — Préchauffer la sauteuse ; huiler et beurrer le fond. Verser la quantité d'œufs adaptée à la surface ; à la spatule à bout carré, racler vivement le fond pour faire coaguler la masse ; réduire le feu sans surcuire. Encore baveuse, ajouter une partie de la crème (arrête la cuisson, évite le verdissement, donne le moelleux) ; fouetter pour une brouillade fine. Ajouter délicatement les champignons. Respecter la procédure de fin de cuisson ; débarrasser en bac GN 1/1 H 100, couvrir ; maintenir à + 63 °C à cœur.</t>
         </is>
       </c>
       <c r="E5" t="s" s="14"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s" s="14">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E6" t="s" s="14"/>
       <c r="F6"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D21"/>
+  <dimension ref="A1:D20"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
-        <f>"GRO_CDC_048 · GRO.ENT.FR · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
-        <v>GRO_CDC_048 · GRO.ENT.FR · référence : 100 pc · multiplicateur réglable sur la feuille </v>
+        <f>"GRO_CDC_048 · GRO.OEUFS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDC_048 · GRO.OEUFS · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>Procedure!D2</f>
-        <v>Mise en place du poste de travail - Verifier les DLC, peser les denrees, selectionner le materiel.</v>
+        <v>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel nécessaire. Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="17">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B6" t="str" s="14">
         <f>Procedure!D3</f>
-        <v>Preparations preliminaires - Deconditionner et egoutter les champignons. Hacher le persil et l'ail (persillade). Mettre les oeufs dans la cuve du batteur, saler, poivrer, melanger au fouet.</v>
+        <v>Préparations préliminaires — Déconditionner les champignons (boîtes : égoutter en bac GN 1/1 H 100 perforé doublé d'un bac plein) ; réserver au froid. Laver, désinfecter et hacher le persil au cutter ; y ajouter l'ail et hacher l'ensemble ; réserver la persillade au froid. Mettre les œufs dans la cuve du batteur ; saler, poivrer, mélanger au fouet ; réserver au froid.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
-      <c r="B7" t="str">
-[...1 lines deleted...]
-        <v>Melange forestier surgele</v>
+      <c r="B7" t="s">
+        <v>94</v>
       </c>
       <c r="C7" s="11">
-        <f>Besoins!E12</f>
-[...4 lines deleted...]
-        <v>kg</v>
+        <f>'Besoins'!$B$2*250</f>
+        <v>250</v>
+      </c>
+      <c r="D7" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
         <f>Besoins!B15</f>
-        <v>Ail haché IQF</v>
+        <v>Melange forestier surgele</v>
       </c>
       <c r="C8" s="11">
         <f>Besoins!E15</f>
-        <v>0.2</v>
+        <v>5</v>
       </c>
       <c r="D8" t="str">
         <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
-        <f>Besoins!B13</f>
-        <v>PERSIL simple France botte</v>
+        <f>Besoins!B14</f>
+        <v>Ail haché IQF</v>
       </c>
       <c r="C9" s="11">
-        <f>Besoins!E13</f>
+        <f>Besoins!E14</f>
+        <v>0.2</v>
+      </c>
+      <c r="D9" t="str">
+        <f>Besoins!F14</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>95</v>
+      </c>
+      <c r="C10" s="11">
+        <f>'Besoins'!$B$2*0.3</f>
         <v>0.3</v>
       </c>
-      <c r="D9" t="str">
-[...13 lines deleted...]
-      <c r="D10"/>
+      <c r="D10" t="s">
+        <v>35</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
-        <f>Besoins!B12</f>
-        <v>Melange forestier surgele</v>
+        <f>Besoins!B13</f>
+        <v>Sel fin de cuisine</v>
       </c>
       <c r="C11" s="11">
-        <f>Besoins!E12</f>
-        <v>5</v>
+        <f>Besoins!E13</f>
+        <v>0.075</v>
       </c>
       <c r="D11" t="str">
-        <f>Besoins!F12</f>
+        <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
-        <f>Besoins!B14</f>
-        <v>Sel fin de cuisine</v>
+        <f>Besoins!B7</f>
+        <v>Poivre noir moulu</v>
       </c>
       <c r="C12" s="11">
-        <f>Besoins!E14</f>
-        <v>0.075</v>
+        <f>Besoins!E7</f>
+        <v>0.012</v>
       </c>
       <c r="D12" t="str">
-        <f>Besoins!F14</f>
+        <f>Besoins!F7</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A13" t="s" s="17">
+        <v>96</v>
+      </c>
+      <c r="B13" t="str" s="14">
+        <f>Procedure!D4</f>
+        <v>Préparer les champignons — En rondeau ou sauteuse, à l'huile et au beurre, faire sauter vivement les champignons ; saler, poivrer ; ajouter la persillade ; rectifier l'assaisonnement. Débarrasser en bac GN 1/1 H 100, couvrir, garder au chaud.</v>
+      </c>
+      <c r="C13"/>
+      <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B8</f>
         <v>Huile de tournesol raffinée vrac</v>
       </c>
       <c r="C14" s="11">
-        <f>Besoins!E9</f>
+        <f>Besoins!E8</f>
         <v>1</v>
       </c>
       <c r="D14" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F8</f>
         <v>lt</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B9</f>
         <v>Beurre doux 82% MG plaquette</v>
       </c>
       <c r="C15" s="11">
-        <f>Besoins!E10</f>
+        <f>Besoins!E9</f>
         <v>0.5</v>
       </c>
       <c r="D15" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s" s="17">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="B16" t="str" s="14">
         <f>Procedure!D5</f>
-        <v>Cuire la brouillade - Huiler et beurrer le fond de la sauteuse chaude. Verser les oeufs, racler vivement le fond pour faire coaguler. En fin de coagulation, ajouter la creme fraiche. Melanger au fouet. Ajouter les champignons sautes et persilles. Debarrasser, couvrir, maintenir a +63C.</v>
+        <v>Cuire la brouillade — Préchauffer la sauteuse ; huiler et beurrer le fond. Verser la quantité d'œufs adaptée à la surface ; à la spatule à bout carré, racler vivement le fond pour faire coaguler la masse ; réduire le feu sans surcuire. Encore baveuse, ajouter une partie de la crème (arrête la cuisson, évite le verdissement, donne le moelleux) ; fouetter pour une brouillade fine. Ajouter délicatement les champignons. Respecter la procédure de fin de cuisson ; débarrasser en bac GN 1/1 H 100, couvrir ; maintenir à + 63 °C à cœur.</v>
       </c>
       <c r="C16"/>
       <c r="D16"/>
     </row>
     <row r="17">
       <c r="A17"/>
-      <c r="B17" t="s">
-        <v>94</v>
+      <c r="B17" t="str">
+        <f>Besoins!B10</f>
+        <v>Crème fraîche liquide 15% MG allégée</v>
       </c>
       <c r="C17" s="11">
-        <f>'Besoins'!$B$2*250</f>
-[...3 lines deleted...]
-        <v>24</v>
+        <f>Besoins!E10</f>
+        <v>3</v>
+      </c>
+      <c r="D17" t="str">
+        <f>Besoins!F10</f>
+        <v>lt</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A18" t="s" s="17">
+        <v>98</v>
+      </c>
+      <c r="B18" t="str" s="14">
+        <f>Procedure!D6</f>
+        <v>Dresser et servir — Servir à l'assiette à la louche à bec ; accompagner de pommes sautées ou rissolées, de pâtes, d'épinards sautés, d'un gratin de légumes…</v>
+      </c>
+      <c r="C18"/>
+      <c r="D18"/>
     </row>
     <row r="19">
-      <c r="A19" t="s" s="17">
-[...5 lines deleted...]
-      </c>
+      <c r="A19"/>
+      <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
     </row>
     <row r="20">
-      <c r="A20"/>
+      <c r="A20" t="s" s="18">
+        <v>22</v>
+      </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-    </row>
-[...6 lines deleted...]
-      <c r="D21"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="9">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
-    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="B13:D13"/>
     <mergeCell ref="B16:D16"/>
-    <mergeCell ref="B19:D19"/>
-    <mergeCell ref="A21:D21"/>
+    <mergeCell ref="B18:D18"/>
+    <mergeCell ref="A20:D20"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>BROUILLADE D'OEUFS FORESTIERE</dc:title>
+  <dc:title>BROUILLADE D'ŒUFS FORESTIÈRE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>