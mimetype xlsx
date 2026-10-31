--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -1,127 +1,165 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
-    <sheet name="OEUFS EN PIPERADE (TCHATCHOUKA)" sheetId="1" r:id="rId1"/>
+    <sheet name="ŒUFS EN PIPÉRADE (TCHATCHOUKA)" sheetId="1" r:id="rId1"/>
+    <sheet name="PIPÉRADE BASQUAISE SANS JAMBON" sheetId="2" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
-[...1 lines deleted...]
-    <t>OEUFS EN PIPERADE (TCHATCHOUKA)</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="35">
+  <si>
+    <t>ŒUFS EN PIPÉRADE (TCHATCHOUKA)</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
-    <t>OEUFS EN PIPERADE (TCHATCHOUKA)  GRO_CDC_047</t>
+    <t>ŒUFS EN PIPÉRADE (TCHATCHOUKA)  GRO_CDC_047</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
-    <t xml:space="preserve">    piperade</t>
+    <t xml:space="preserve">    PIPÉRADE BASQUAISE SANS JAMBON — voir l'onglet "PIPÉRADE BASQUAISE SANS JAMBON"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    OEUF (P) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Huile de tournesol raffinée vrac</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t xml:space="preserve">    OEUF (P) (conv.)</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">    Poivre blanc moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    Fenugrec moulu</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
-    <t>Mise en place du poste de travail - Verifier les DLC, peser les denrees, selectionner le materiel.</t>
-[...1 lines deleted...]
-  <si>
     <t>2.</t>
   </si>
   <si>
-    <t>Preparations preliminaires - Confire la piperade. Casser les oeufs dans une calotte.</t>
-[...1 lines deleted...]
-  <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
-    <t>Servir - Servir a l'assiette a l'aide d'une spatule carree.</t>
+    <t>5.</t>
+  </si>
+  <si>
+    <t>Servir — Servir à l'assiette à l'aide d'une spatule carrée et sitôt la fin de cuisson de la brouillade d'œufs à la pipérade.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
+  </si>
+  <si>
+    <t>PIPÉRADE BASQUAISE SANS JAMBON</t>
+  </si>
+  <si>
+    <t>Quantité totale à produire (cumulée)</t>
+  </si>
+  <si>
+    <t>référence : 100 pc — lot unique couvrant tous les usages</t>
+  </si>
+  <si>
+    <t>PIPÉRADE BASQUAISE SANS JAMBON  GRO_CDC_164B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    TOMATE ronde Espagne cat.I 67-82mm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Poivrons en lanières surgelés</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Oignons émincés surgelés</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Ail haché IQF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Piment d'Espelette AOP poudre</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    HUILE OLIVE (L) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Poivre noir moulu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Fleur de thym dehydratee</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Laurier en poudre</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
       <b/>
       <color rgb="FF1F4E3B"/>
     </font>
@@ -174,98 +212,100 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="14">
+  <cellXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="200" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
-<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
-<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
+<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E21"/>
+  <dimension ref="A1:E24"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
         <v>100</v>
@@ -287,259 +327,746 @@
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
         <v>5</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="10">
-        <f>B2*0.2</f>
-        <v>20</v>
+        <f>B2*1</f>
+        <v>100</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C7" s="10">
         <f>B2*2</f>
         <v>200</v>
       </c>
       <c r="D7" t="s">
         <v>3</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C8" s="10">
         <f>B2*0.01</f>
         <v>1</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C9" s="10">
-        <f>B2*0.00073</f>
-        <v>0.073</v>
+        <f>B2*0.00036</f>
+        <v>0.036</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="10">
         <f>B2*0.00007</f>
         <v>0.007</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="10">
         <f>B2*0.0005</f>
         <v>0.05</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13" t="s" s="11">
         <v>15</v>
       </c>
-      <c r="B13" t="s" s="12">
-        <v>16</v>
+      <c r="B13" t="inlineStr" s="12">
+        <is>
+          <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant la procédure.</t>
+        </is>
       </c>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="11">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>16</v>
+      </c>
+      <c r="B14" t="inlineStr" s="12">
+        <is>
+          <t>Préparations préliminaires — Confectionner la pipérade (voir recette au chapitre des légumes : Fiche 164B). Casser 50 œufs dans une calotte en prenant les précautions d'usage pour chaque cuisson.</t>
+        </is>
       </c>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="10">
-        <f>B2*0.2</f>
-        <v>20</v>
+        <f>B2*1</f>
+        <v>100</v>
       </c>
       <c r="D15" t="s">
+        <v>3</v>
+      </c>
+      <c r="E15" t="s" s="8"/>
+    </row>
+    <row r="16">
+      <c r="A16"/>
+      <c r="B16" t="s">
         <v>8</v>
       </c>
-      <c r="E15" t="s" s="8"/>
-[...19 lines deleted...]
-      <c r="C17" s="10">
+      <c r="C16" s="10">
         <f>B2*2</f>
         <v>200</v>
       </c>
-      <c r="D17" t="s">
+      <c r="D16" t="s">
         <v>3</v>
       </c>
+      <c r="E16" t="s" s="8"/>
+    </row>
+    <row r="17">
+      <c r="A17" t="s" s="11">
+        <v>17</v>
+      </c>
+      <c r="B17" t="inlineStr" s="12">
+        <is>
+          <t>Cuire les œufs — Battre légèrement les œufs. ⚠️☢️ ATTENTION : LA PIPÉRADE (FICHE 164B) EST DÉJÀ SALÉE — GOÛTER AVANT DE SALER ⚠️☢️ Assaisonner les œufs (sel, poivre blanc, fenugrec). Dans la sauteuse, faire chauffer à couvert et à feu doux le quart du poids total de la pipérade. Verser les œufs légèrement battus sur la pipérade chaude. Mélanger délicatement de façon à ce que les œufs soient bien répartis dans la sauteuse. Surveiller la cuisson. Ne pas trop cuire. Les œufs doivent rester moelleux. Respecter la procédure de fin de cuisson. Il est préférable de ne pas stocker en armoire chaude et de servir en flux tendu pour garder le moelleux de l'œuf.</t>
+        </is>
+      </c>
+      <c r="C17"/>
+      <c r="D17"/>
       <c r="E17" t="s" s="8"/>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C18" s="10">
-        <f>B2*0.00073</f>
-        <v>0.073</v>
+        <f>B2*0.01</f>
+        <v>1</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="E18" t="s" s="8"/>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="s">
+        <v>11</v>
+      </c>
+      <c r="C19" s="10">
+        <f>B2*0.00036</f>
+        <v>0.036</v>
+      </c>
+      <c r="D19" t="s">
+        <v>12</v>
+      </c>
+      <c r="E19" t="s" s="8"/>
+    </row>
+    <row r="20">
+      <c r="A20"/>
+      <c r="B20" t="s">
         <v>13</v>
       </c>
-      <c r="C19" s="10">
+      <c r="C20" s="10">
         <f>B2*0.00007</f>
         <v>0.007</v>
       </c>
-      <c r="D19" t="s">
-[...5 lines deleted...]
-      <c r="A20" t="s" s="11">
+      <c r="D20" t="s">
+        <v>12</v>
+      </c>
+      <c r="E20" t="s" s="8"/>
+    </row>
+    <row r="21">
+      <c r="A21"/>
+      <c r="B21" t="s">
+        <v>14</v>
+      </c>
+      <c r="C21" s="10">
+        <f>B2*0.0005</f>
+        <v>0.05</v>
+      </c>
+      <c r="D21" t="s">
+        <v>12</v>
+      </c>
+      <c r="E21" t="s" s="8"/>
+    </row>
+    <row r="22">
+      <c r="A22" t="s" s="11">
+        <v>18</v>
+      </c>
+      <c r="B22" t="inlineStr" s="12">
+        <is>
+          <t>Deuxième méthode de cuisson (au four) — Répartir la pipérade dans 6 bacs GN 1/1 H 65. Installer les bacs sur l'échelle de cuisson. Enfourner et chauffer la pipérade au four à + 150 °C durant 5 minutes. Sortir du four l'échelle de cuisson où se trouvent les bacs de pipérade. Répartir 33 à 34 œufs grossièrement battus par bac sur la pipérade (le livre indique 35 : 6 × 35 = 210 pour 200 œufs). Brouiller grossièrement les œufs avec un fouet. Enfourner et cuire les œufs à four doux à + 120 °C pendant 10 minutes environ. Surveiller la cuisson pour garder les œufs moelleux. Respecter la procédure de fin de cuisson.</t>
+        </is>
+      </c>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22" t="s" s="8"/>
+    </row>
+    <row r="23">
+      <c r="A23" t="s" s="11">
+        <v>19</v>
+      </c>
+      <c r="B23" t="s" s="12">
         <v>20</v>
       </c>
-      <c r="B20" t="s" s="12">
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23" t="s" s="8"/>
+    </row>
+    <row r="24">
+      <c r="A24" t="s" s="13">
         <v>21</v>
       </c>
-      <c r="C20"/>
-[...10 lines deleted...]
-      <c r="E21" t="s" s="8"/>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
-  <mergeCells count="7">
+  <mergeCells count="8">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B14:D14"/>
-    <mergeCell ref="B16:D16"/>
-[...1 lines deleted...]
-    <mergeCell ref="A21:D21"/>
+    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="A24:D24"/>
+  </mergeCells>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:E32"/>
+  <cols>
+    <col min="1" max="1" width="22" customWidth="1"/>
+    <col min="2" max="2" width="52" customWidth="1"/>
+    <col min="3" max="3" width="14" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
+    <col min="5" max="5" width="26" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" customHeight="1" ht="24">
+      <c r="A1" t="s" s="2">
+        <v>22</v>
+      </c>
+      <c r="B1"/>
+      <c r="C1"/>
+      <c r="D1"/>
+      <c r="E1" t="s" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="s" s="4">
+        <v>23</v>
+      </c>
+      <c r="B2" s="14">
+        <v>100</v>
+      </c>
+      <c r="C2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D2" t="s" s="7">
+        <v>24</v>
+      </c>
+      <c r="E2" t="s" s="8"/>
+    </row>
+    <row r="3">
+      <c r="A3"/>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3" t="s" s="8"/>
+    </row>
+    <row r="4">
+      <c r="A4" t="s" s="9">
+        <v>25</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4" t="s" s="8"/>
+    </row>
+    <row r="5">
+      <c r="A5" t="s" s="4">
+        <v>6</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5" t="s" s="8"/>
+    </row>
+    <row r="6">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>26</v>
+      </c>
+      <c r="C6" s="10">
+        <f>B2*0.14</f>
+        <v>14</v>
+      </c>
+      <c r="D6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" t="s" s="8"/>
+    </row>
+    <row r="7">
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C7" s="10">
+        <f>B2*0.1</f>
+        <v>10</v>
+      </c>
+      <c r="D7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" t="s" s="8"/>
+    </row>
+    <row r="8">
+      <c r="A8"/>
+      <c r="B8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C8" s="10">
+        <f>B2*0.075</f>
+        <v>7.5</v>
+      </c>
+      <c r="D8" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8" t="s" s="8"/>
+    </row>
+    <row r="9">
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>29</v>
+      </c>
+      <c r="C9" s="10">
+        <f>B2*0.0025</f>
+        <v>0.25</v>
+      </c>
+      <c r="D9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E9" t="s" s="8"/>
+    </row>
+    <row r="10">
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>30</v>
+      </c>
+      <c r="C10" s="10">
+        <f>B2*0.00012</f>
+        <v>0.012</v>
+      </c>
+      <c r="D10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E10" t="s" s="8"/>
+    </row>
+    <row r="11">
+      <c r="A11"/>
+      <c r="B11" t="s">
+        <v>31</v>
+      </c>
+      <c r="C11" s="10">
+        <f>B2*0.01</f>
+        <v>1</v>
+      </c>
+      <c r="D11" t="s">
+        <v>10</v>
+      </c>
+      <c r="E11" t="s" s="8"/>
+    </row>
+    <row r="12">
+      <c r="A12"/>
+      <c r="B12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C12" s="10">
+        <f>B2*0.0012</f>
+        <v>0.12</v>
+      </c>
+      <c r="D12" t="s">
+        <v>12</v>
+      </c>
+      <c r="E12" t="s" s="8"/>
+    </row>
+    <row r="13">
+      <c r="A13"/>
+      <c r="B13" t="s">
+        <v>32</v>
+      </c>
+      <c r="C13" s="10">
+        <f>B2*0.0001</f>
+        <v>0.01</v>
+      </c>
+      <c r="D13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13" t="s" s="8"/>
+    </row>
+    <row r="14">
+      <c r="A14"/>
+      <c r="B14" t="s">
+        <v>33</v>
+      </c>
+      <c r="C14" s="10">
+        <f>B2*0.00015</f>
+        <v>0.015</v>
+      </c>
+      <c r="D14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E14" t="s" s="8"/>
+    </row>
+    <row r="15">
+      <c r="A15"/>
+      <c r="B15" t="s">
+        <v>34</v>
+      </c>
+      <c r="C15" s="10">
+        <f>B2*0.00003</f>
+        <v>0.003</v>
+      </c>
+      <c r="D15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15" t="s" s="8"/>
+    </row>
+    <row r="16">
+      <c r="A16"/>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16" t="s" s="8"/>
+    </row>
+    <row r="17">
+      <c r="A17" t="s" s="11">
+        <v>15</v>
+      </c>
+      <c r="B17" t="inlineStr" s="12">
+        <is>
+          <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
+        </is>
+      </c>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17" t="s" s="8"/>
+    </row>
+    <row r="18">
+      <c r="A18" t="s" s="11">
+        <v>16</v>
+      </c>
+      <c r="B18" t="inlineStr" s="12">
+        <is>
+          <t>Préparations préliminaires — Déconditionner les végétaux surgelés suivant la procédure. Les réserver séparément en chambre froide. Laver, désinfecter les tomates suivant la procédure. Couper en quartiers les tomates. Réserver en bac GN 2/1 H 200 en polycarbonate.</t>
+        </is>
+      </c>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18" t="s" s="8"/>
+    </row>
+    <row r="19">
+      <c r="A19"/>
+      <c r="B19" t="s">
+        <v>26</v>
+      </c>
+      <c r="C19" s="10">
+        <f>B2*0.14</f>
+        <v>14</v>
+      </c>
+      <c r="D19" t="s">
+        <v>12</v>
+      </c>
+      <c r="E19" t="s" s="8"/>
+    </row>
+    <row r="20">
+      <c r="A20"/>
+      <c r="B20" t="s">
+        <v>27</v>
+      </c>
+      <c r="C20" s="10">
+        <f>B2*0.1</f>
+        <v>10</v>
+      </c>
+      <c r="D20" t="s">
+        <v>12</v>
+      </c>
+      <c r="E20" t="s" s="8"/>
+    </row>
+    <row r="21">
+      <c r="A21"/>
+      <c r="B21" t="s">
+        <v>28</v>
+      </c>
+      <c r="C21" s="10">
+        <f>B2*0.075</f>
+        <v>7.5</v>
+      </c>
+      <c r="D21" t="s">
+        <v>12</v>
+      </c>
+      <c r="E21" t="s" s="8"/>
+    </row>
+    <row r="22">
+      <c r="A22"/>
+      <c r="B22" t="s">
+        <v>29</v>
+      </c>
+      <c r="C22" s="10">
+        <f>B2*0.0025</f>
+        <v>0.25</v>
+      </c>
+      <c r="D22" t="s">
+        <v>12</v>
+      </c>
+      <c r="E22" t="s" s="8"/>
+    </row>
+    <row r="23">
+      <c r="A23" t="s" s="11">
+        <v>17</v>
+      </c>
+      <c r="B23" t="inlineStr" s="12">
+        <is>
+          <t>Marquer la cuisson de la pipérade — En sauteuse, faire revenir à l'huile les oignons émincés. À mi-cuisson des oignons, ajouter les poivrons. Faire fondre à feu doux les poivrons et les oignons. Ajouter les tomates en quartiers, l'ail haché, les aromates et les épices. Avec une écumoire remuer délicatement tous les éléments. Augmenter la source de chaleur, puis cuire la pipérade à feu doux, jusqu'à complète évaporation de l'eau constitutive afin d'obtenir une fondue de légumes. La durée de la cuisson peut varier entre 15 et 30 minutes. Vérifier la cuisson. La cuisson terminée, réserver dans 5 bacs GN 1/1 H 65 de service. Couvrir. Respecter la procédure de fin de cuisson. Stocker en armoire chaude et maintenir à + 63 °C en attente de consommation ou bien refroidir et stocker au froid suivant la procédure.</t>
+        </is>
+      </c>
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23" t="s" s="8"/>
+    </row>
+    <row r="24">
+      <c r="A24"/>
+      <c r="B24" t="s">
+        <v>30</v>
+      </c>
+      <c r="C24" s="10">
+        <f>B2*0.00012</f>
+        <v>0.012</v>
+      </c>
+      <c r="D24" t="s">
+        <v>12</v>
+      </c>
+      <c r="E24" t="s" s="8"/>
+    </row>
+    <row r="25">
+      <c r="A25"/>
+      <c r="B25" t="s">
+        <v>31</v>
+      </c>
+      <c r="C25" s="10">
+        <f>B2*0.01</f>
+        <v>1</v>
+      </c>
+      <c r="D25" t="s">
+        <v>10</v>
+      </c>
+      <c r="E25" t="s" s="8"/>
+    </row>
+    <row r="26">
+      <c r="A26"/>
+      <c r="B26" t="s">
+        <v>11</v>
+      </c>
+      <c r="C26" s="10">
+        <f>B2*0.0012</f>
+        <v>0.12</v>
+      </c>
+      <c r="D26" t="s">
+        <v>12</v>
+      </c>
+      <c r="E26" t="s" s="8"/>
+    </row>
+    <row r="27">
+      <c r="A27"/>
+      <c r="B27" t="s">
+        <v>32</v>
+      </c>
+      <c r="C27" s="10">
+        <f>B2*0.0001</f>
+        <v>0.01</v>
+      </c>
+      <c r="D27" t="s">
+        <v>12</v>
+      </c>
+      <c r="E27" t="s" s="8"/>
+    </row>
+    <row r="28">
+      <c r="A28"/>
+      <c r="B28" t="s">
+        <v>33</v>
+      </c>
+      <c r="C28" s="10">
+        <f>B2*0.00015</f>
+        <v>0.015</v>
+      </c>
+      <c r="D28" t="s">
+        <v>12</v>
+      </c>
+      <c r="E28" t="s" s="8"/>
+    </row>
+    <row r="29">
+      <c r="A29"/>
+      <c r="B29" t="s">
+        <v>34</v>
+      </c>
+      <c r="C29" s="10">
+        <f>B2*0.00003</f>
+        <v>0.003</v>
+      </c>
+      <c r="D29" t="s">
+        <v>12</v>
+      </c>
+      <c r="E29" t="s" s="8"/>
+    </row>
+    <row r="30">
+      <c r="A30" t="s" s="11">
+        <v>18</v>
+      </c>
+      <c r="B30" t="inlineStr" s="12">
+        <is>
+          <t>Suggestions — La pipérade sert de base de préparation à la recette de poulet basquaise, aux œufs en pipérade (tchatchouka) ou encore au thon en pipérade. La pipérade peut accompagner les œufs, les poissons, le veau et la volaille.</t>
+        </is>
+      </c>
+      <c r="C30"/>
+      <c r="D30"/>
+      <c r="E30" t="s" s="8"/>
+    </row>
+    <row r="31">
+      <c r="A31" t="s" s="11">
+        <v>19</v>
+      </c>
+      <c r="B31" t="inlineStr" s="12">
+        <is>
+          <t>Commentaires — Traditionnellement, l'appellation « Basquaise » implique l'utilisation de jambon de Bayonne et de piment d'Espelette. Dans la recette ci-dessus, les poivrons remplacent le piment de pays. Ce sont les piments « piper » qui donnent d'ailleurs leur nom à la pipérade.</t>
+        </is>
+      </c>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31" t="s" s="8"/>
+    </row>
+    <row r="32">
+      <c r="A32" t="s" s="13">
+        <v>21</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32" t="s" s="8"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="8">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A4:D4"/>
+    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="B18:D18"/>
+    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="B30:D30"/>
+    <mergeCell ref="B31:D31"/>
+    <mergeCell ref="A32:D32"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>OEUFS EN PIPERADE (TCHATCHOUKA)</dc:title>
+  <dc:title>ŒUFS EN PIPÉRADE (TCHATCHOUKA)</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>