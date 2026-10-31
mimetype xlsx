--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -17,299 +17,410 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="120">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
-    <t>OEUFS EN PIPERADE (TCHATCHOUKA)</t>
+    <t>ŒUFS EN PIPÉRADE (TCHATCHOUKA)</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_047</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
-    <t>Entrées froides collectivité (GRO.ENT.FR)</t>
+    <t>Oeufs collectivité (GRO.OEUFS)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 00:39</t>
+    <t>31/10/2026 04:07</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EPI-FENUGREC</t>
+  </si>
+  <si>
+    <t>Fenugrec moulu</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>EPI-PIMENT-ESPE</t>
+  </si>
+  <si>
+    <t>Piment d'Espelette AOP poudre</t>
+  </si>
+  <si>
+    <t>EPI-POIVRE-BLAN</t>
+  </si>
+  <si>
+    <t>Poivre blanc moulu</t>
+  </si>
+  <si>
+    <t>EPI-POIVRE-NOIR</t>
+  </si>
+  <si>
+    <t>Poivre noir moulu</t>
+  </si>
+  <si>
+    <t>FLEUR-THYM</t>
+  </si>
+  <si>
+    <t>Fleur de thym dehydratee</t>
+  </si>
+  <si>
+    <t>Herbes aromatiques séchées</t>
+  </si>
+  <si>
+    <t>LAURIER-POUDRE</t>
+  </si>
+  <si>
+    <t>Laurier en poudre</t>
+  </si>
+  <si>
+    <t>HUI-TOURNESOL</t>
+  </si>
+  <si>
+    <t>Huile de tournesol raffinée vrac</t>
+  </si>
+  <si>
+    <t>Huiles végétales</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>RNME101403</t>
+  </si>
+  <si>
+    <t>Huile olive vierge extra bidon 5L</t>
+  </si>
+  <si>
+    <t>u</t>
+  </si>
+  <si>
+    <t>RNM10130123</t>
+  </si>
+  <si>
+    <t>TOMATE ronde Espagne cat.I 67-82mm</t>
+  </si>
+  <si>
+    <t>Légumes</t>
   </si>
   <si>
     <t>00000047</t>
   </si>
   <si>
     <t>OEUF A3 (PRIX)</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
-[...38 lines deleted...]
-    <t>Légumes</t>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
+    <t>RNMS00812</t>
+  </si>
+  <si>
+    <t>Ail haché IQF</t>
+  </si>
+  <si>
+    <t>Légumes surgelés</t>
+  </si>
+  <si>
+    <t>RNMS00780</t>
+  </si>
+  <si>
+    <t>Oignons émincés surgelés</t>
+  </si>
+  <si>
+    <t>POIVRON-LAN-SURG</t>
+  </si>
+  <si>
+    <t>Poivrons en lanières surgelés</t>
+  </si>
+  <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
-    <t>Entrées froides collectivité</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    ↳ piperade</t>
+    <t>Oeufs collectivité</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ PIPÉRADE BASQUAISE SANS JAMBON</t>
+  </si>
+  <si>
+    <t>Garnitures et légumes collectivité</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ TOMATE ronde Espagne cat.I 67-82mm</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
+    <t xml:space="preserve">        ↳ Poivrons en lanières surgelés</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Oignons émincés surgelés</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Ail haché IQF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Piment d'Espelette AOP poudre</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ HUILE OLIVE (L)</t>
+  </si>
+  <si>
+    <t>Conversions diverses</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ Huile olive vierge extra bidon 5L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Sel fin de cuisine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Poivre noir moulu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Fleur de thym dehydratee</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Laurier en poudre</t>
+  </si>
+  <si>
     <t xml:space="preserve">    ↳ OEUF (P)</t>
   </si>
   <si>
     <t>Conversions oeufs et ovoproduits</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ OEUF (ml)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ OEUF A3 (PRIX)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre blanc moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fenugrec moulu</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
-    <t>Mise en place du poste de travail - Verifier les DLC, peser les denrees, selectionner le materiel.</t>
-[...11 lines deleted...]
-    <t>OEUFS EN PIPERADE (TCHATCHOUKA)  GRO_CDC_047</t>
+    <t>Servir — Servir à l'assiette à l'aide d'une spatule carrée et sitôt la fin de cuisson de la brouillade d'œufs à la pipérade.</t>
+  </si>
+  <si>
+    <t>PIPÉRADE BASQUAISE SANS JAMBON</t>
+  </si>
+  <si>
+    <t>Fiche technique — ŒUFS EN PIPÉRADE (TCHATCHOUKA)</t>
+  </si>
+  <si>
+    <t>ŒUFS EN PIPÉRADE (TCHATCHOUKA)  GRO_CDC_047</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
+    <t xml:space="preserve">    PIPÉRADE BASQUAISE SANS JAMBON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    OEUF (P) (conv.)</t>
+  </si>
+  <si>
     <t>3.</t>
   </si>
   <si>
-    <t xml:space="preserve">    OEUF (P) (conv.)</t>
+    <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t>4.</t>
+  </si>
+  <si>
+    <t>5.</t>
+  </si>
+  <si>
+    <t>↳ PIPÉRADE BASQUAISE SANS JAMBON  GRO_CDC_164B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    HUILE OLIVE (L) (conv.)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -478,906 +589,1687 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>55.45415</v>
+        <v>198.1282</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>0.5545415</v>
+        <v>1.981282</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>55.45415</v>
+        <v>198.1282</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:G13"/>
+  <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
-        <v>31</v>
+      <c r="A7" t="s">
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>200</v>
+        <v>0.05</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>200</v>
+        <v>0.05</v>
       </c>
       <c r="F7" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*0.27</f>
-        <v>54</v>
+        <f>E7*5.5</f>
+        <v>0.275</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C8" t="s">
         <v>34</v>
       </c>
-      <c r="B8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D8" s="9">
-        <v>0.05</v>
+        <v>0.012</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.05</v>
+        <v>0.012</v>
       </c>
       <c r="F8" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*5.5</f>
-        <v>0.275</v>
+        <f>E8*75</f>
+        <v>0.9</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D9" s="9">
         <v>0.007</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
         <v>0.007</v>
       </c>
       <c r="F9" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="G9" s="4">
         <f>E9*14.8</f>
         <v>0.1036</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10" t="s">
         <v>41</v>
       </c>
       <c r="C10" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="D10" s="9">
-        <v>1</v>
+        <v>0.01</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>1</v>
+        <v>0.01</v>
       </c>
       <c r="F10" t="s">
+        <v>35</v>
+      </c>
+      <c r="G10" s="4">
+        <f>E10*12.5</f>
+        <v>0.125</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>42</v>
+      </c>
+      <c r="B11" t="s">
         <v>43</v>
       </c>
-      <c r="G10" s="4">
-[...5 lines deleted...]
-      <c r="A11" t="s" s="12">
+      <c r="C11" t="s">
         <v>44</v>
       </c>
-      <c r="B11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D11" s="9">
-        <v>20</v>
+        <v>0.015</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>20</v>
+        <v>0.015</v>
       </c>
       <c r="F11" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*0</f>
-        <v>0</v>
+        <f>E11*28</f>
+        <v>0.42</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B12" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="C12" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="D12" s="9">
-        <v>0.073</v>
+        <v>0.003</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>0.073</v>
+        <v>0.003</v>
       </c>
       <c r="F12" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*0.35</f>
-        <v>0.02555</v>
+        <f>E12*22</f>
+        <v>0.066</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13"/>
-[...4 lines deleted...]
-      <c r="F13" t="s" s="3">
+      <c r="A13" t="s">
+        <v>47</v>
+      </c>
+      <c r="B13" t="s">
+        <v>48</v>
+      </c>
+      <c r="C13" t="s">
+        <v>49</v>
+      </c>
+      <c r="D13" s="9">
+        <v>1</v>
+      </c>
+      <c r="E13" s="11">
+        <f>D13*$B$2</f>
+        <v>1</v>
+      </c>
+      <c r="F13" t="s">
         <v>50</v>
       </c>
-      <c r="G13" s="13">
-        <f>SUM(G7:G12)</f>
+      <c r="G13" s="4">
+        <f>E13*1.05</f>
+        <v>1.05</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" t="s">
+        <v>52</v>
+      </c>
+      <c r="C14" t="s">
+        <v>49</v>
+      </c>
+      <c r="D14" s="9">
+        <v>0.2</v>
+      </c>
+      <c r="E14" s="11">
+        <f>D14*$B$2</f>
+        <v>0.2</v>
+      </c>
+      <c r="F14" t="s">
+        <v>53</v>
+      </c>
+      <c r="G14" s="4">
+        <f>E14*65.22</f>
+        <v>13.044</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>54</v>
+      </c>
+      <c r="B15" t="s">
+        <v>55</v>
+      </c>
+      <c r="C15" t="s">
+        <v>56</v>
+      </c>
+      <c r="D15" s="9">
+        <v>14</v>
+      </c>
+      <c r="E15" s="11">
+        <f>D15*$B$2</f>
+        <v>14</v>
+      </c>
+      <c r="F15" t="s">
+        <v>35</v>
+      </c>
+      <c r="G15" s="4">
+        <f>E15*3.4</f>
+        <v>47.6</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s" s="12">
+        <v>57</v>
+      </c>
+      <c r="B16" t="s">
+        <v>58</v>
+      </c>
+      <c r="C16" t="s">
+        <v>59</v>
+      </c>
+      <c r="D16" s="9">
+        <v>200</v>
+      </c>
+      <c r="E16" s="11">
+        <f>D16*$B$2</f>
+        <v>200</v>
+      </c>
+      <c r="F16" t="s">
+        <v>25</v>
+      </c>
+      <c r="G16" s="4">
+        <f>E16*0.27</f>
+        <v>54</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>60</v>
+      </c>
+      <c r="B17" t="s">
+        <v>61</v>
+      </c>
+      <c r="C17" t="s">
+        <v>62</v>
+      </c>
+      <c r="D17" s="9">
+        <v>0.156</v>
+      </c>
+      <c r="E17" s="11">
+        <f>D17*$B$2</f>
+        <v>0.156</v>
+      </c>
+      <c r="F17" t="s">
+        <v>35</v>
+      </c>
+      <c r="G17" s="4">
+        <f>E17*0.35</f>
+        <v>0.0546</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>63</v>
+      </c>
+      <c r="B18" t="s">
+        <v>64</v>
+      </c>
+      <c r="C18" t="s">
+        <v>65</v>
+      </c>
+      <c r="D18" s="9">
+        <v>0.25</v>
+      </c>
+      <c r="E18" s="11">
+        <f>D18*$B$2</f>
+        <v>0.25</v>
+      </c>
+      <c r="F18" t="s">
+        <v>35</v>
+      </c>
+      <c r="G18" s="4">
+        <f>E18*9.26</f>
+        <v>2.315</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>66</v>
+      </c>
+      <c r="B19" t="s">
+        <v>67</v>
+      </c>
+      <c r="C19" t="s">
+        <v>65</v>
+      </c>
+      <c r="D19" s="9">
+        <v>7.5</v>
+      </c>
+      <c r="E19" s="11">
+        <f>D19*$B$2</f>
+        <v>7.5</v>
+      </c>
+      <c r="F19" t="s">
+        <v>35</v>
+      </c>
+      <c r="G19" s="4">
+        <f>E19*3.89</f>
+        <v>29.175</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>68</v>
+      </c>
+      <c r="B20" t="s">
+        <v>69</v>
+      </c>
+      <c r="C20" t="s">
+        <v>65</v>
+      </c>
+      <c r="D20" s="9">
+        <v>10</v>
+      </c>
+      <c r="E20" s="11">
+        <f>D20*$B$2</f>
+        <v>10</v>
+      </c>
+      <c r="F20" t="s">
+        <v>35</v>
+      </c>
+      <c r="G20" s="4">
+        <f>E20*4.9</f>
+        <v>49</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21"/>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21" t="s" s="3">
+        <v>70</v>
+      </c>
+      <c r="G21" s="13">
+        <f>SUM(G7:G20)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F10"/>
+  <dimension ref="A1:F21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>51</v>
+        <v>71</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>52</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>53</v>
+        <v>73</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>54</v>
+        <v>74</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>55</v>
+        <v>75</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>56</v>
+        <v>76</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>57</v>
+        <v>77</v>
       </c>
       <c r="C3" t="s">
-        <v>58</v>
+        <v>75</v>
       </c>
       <c r="D3" s="11">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="E3" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>46</v>
+        <v>78</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>59</v>
+        <v>79</v>
       </c>
       <c r="C4" t="s">
-        <v>55</v>
+        <v>80</v>
       </c>
       <c r="D4" s="11">
-        <v>200</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="F4" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>61</v>
+        <v>81</v>
       </c>
       <c r="C5" t="s">
-        <v>55</v>
+        <v>80</v>
       </c>
       <c r="D5" s="11">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E5" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="F5" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B6" t="s">
-        <v>62</v>
+        <v>82</v>
       </c>
       <c r="C6" t="s">
-        <v>58</v>
+        <v>80</v>
       </c>
       <c r="D6" s="11">
-        <v>200</v>
+        <v>7.5</v>
       </c>
       <c r="E6" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="F6" t="s">
-        <v>33</v>
+        <v>65</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B7" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="C7" t="s">
-        <v>58</v>
+        <v>80</v>
       </c>
       <c r="D7" s="11">
-        <v>1</v>
+        <v>0.25</v>
       </c>
       <c r="E7" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="F7" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B8" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="C8" t="s">
-        <v>58</v>
+        <v>80</v>
       </c>
       <c r="D8" s="11">
-        <v>0.073</v>
+        <v>0.012</v>
       </c>
       <c r="E8" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F8" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
+        <v>2</v>
+      </c>
+      <c r="B9" t="s">
+        <v>85</v>
+      </c>
+      <c r="C9" t="s">
+        <v>75</v>
+      </c>
+      <c r="D9" s="11">
         <v>1</v>
       </c>
-      <c r="B9" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E9" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="F9" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
+        <v>3</v>
+      </c>
+      <c r="B10" t="s">
+        <v>87</v>
+      </c>
+      <c r="C10" t="s">
+        <v>80</v>
+      </c>
+      <c r="D10" s="11">
+        <v>0.2</v>
+      </c>
+      <c r="E10" t="s">
+        <v>53</v>
+      </c>
+      <c r="F10" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>2</v>
+      </c>
+      <c r="B11" t="s">
+        <v>88</v>
+      </c>
+      <c r="C11" t="s">
+        <v>80</v>
+      </c>
+      <c r="D11" s="11">
+        <v>0.12</v>
+      </c>
+      <c r="E11" t="s">
+        <v>35</v>
+      </c>
+      <c r="F11" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>89</v>
+      </c>
+      <c r="C12" t="s">
+        <v>80</v>
+      </c>
+      <c r="D12" s="11">
+        <v>0.01</v>
+      </c>
+      <c r="E12" t="s">
+        <v>35</v>
+      </c>
+      <c r="F12" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>90</v>
+      </c>
+      <c r="C13" t="s">
+        <v>80</v>
+      </c>
+      <c r="D13" s="11">
+        <v>0.015</v>
+      </c>
+      <c r="E13" t="s">
+        <v>35</v>
+      </c>
+      <c r="F13" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>2</v>
+      </c>
+      <c r="B14" t="s">
+        <v>91</v>
+      </c>
+      <c r="C14" t="s">
+        <v>80</v>
+      </c>
+      <c r="D14" s="11">
+        <v>0.003</v>
+      </c>
+      <c r="E14" t="s">
+        <v>35</v>
+      </c>
+      <c r="F14" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
         <v>1</v>
       </c>
-      <c r="B10" t="s">
-[...5 lines deleted...]
-      <c r="D10" s="11">
+      <c r="B15" t="s">
+        <v>92</v>
+      </c>
+      <c r="C15" t="s">
+        <v>75</v>
+      </c>
+      <c r="D15" s="11">
+        <v>200</v>
+      </c>
+      <c r="E15" t="s">
+        <v>25</v>
+      </c>
+      <c r="F15" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>2</v>
+      </c>
+      <c r="B16" t="s">
+        <v>94</v>
+      </c>
+      <c r="C16" t="s">
+        <v>75</v>
+      </c>
+      <c r="D16" s="11">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>50</v>
+      </c>
+      <c r="F16" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>3</v>
+      </c>
+      <c r="B17" t="s">
+        <v>95</v>
+      </c>
+      <c r="C17" t="s">
+        <v>80</v>
+      </c>
+      <c r="D17" s="11">
+        <v>200</v>
+      </c>
+      <c r="E17" t="s">
+        <v>25</v>
+      </c>
+      <c r="F17" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>1</v>
+      </c>
+      <c r="B18" t="s">
+        <v>96</v>
+      </c>
+      <c r="C18" t="s">
+        <v>80</v>
+      </c>
+      <c r="D18" s="11">
+        <v>1</v>
+      </c>
+      <c r="E18" t="s">
+        <v>50</v>
+      </c>
+      <c r="F18" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>1</v>
+      </c>
+      <c r="B19" t="s">
+        <v>97</v>
+      </c>
+      <c r="C19" t="s">
+        <v>80</v>
+      </c>
+      <c r="D19" s="11">
+        <v>0.036</v>
+      </c>
+      <c r="E19" t="s">
+        <v>35</v>
+      </c>
+      <c r="F19" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>1</v>
+      </c>
+      <c r="B20" t="s">
+        <v>98</v>
+      </c>
+      <c r="C20" t="s">
+        <v>80</v>
+      </c>
+      <c r="D20" s="11">
+        <v>0.007</v>
+      </c>
+      <c r="E20" t="s">
+        <v>35</v>
+      </c>
+      <c r="F20" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>1</v>
+      </c>
+      <c r="B21" t="s">
+        <v>99</v>
+      </c>
+      <c r="C21" t="s">
+        <v>80</v>
+      </c>
+      <c r="D21" s="11">
         <v>0.05</v>
       </c>
-      <c r="E10" t="s">
-[...3 lines deleted...]
-        <v>36</v>
+      <c r="E21" t="s">
+        <v>35</v>
+      </c>
+      <c r="F21" t="s">
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F5"/>
+  <dimension ref="A1:F11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>67</v>
+        <v>100</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>70</v>
+        <v>103</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>72</v>
+        <v>105</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
-      <c r="D2" t="s" s="14">
-        <v>73</v>
+      <c r="D2" t="inlineStr" s="14">
+        <is>
+          <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant la procédure.</t>
+        </is>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
-      <c r="D3" t="s" s="14">
-        <v>74</v>
+      <c r="D3" t="inlineStr" s="14">
+        <is>
+          <t>Préparations préliminaires — Confectionner la pipérade (voir recette au chapitre des légumes : Fiche 164B). Casser 50 œufs dans une calotte en prenant les précautions d'usage pour chaque cuisson.</t>
+        </is>
       </c>
       <c r="E3" t="s" s="14"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="inlineStr" s="14">
         <is>
-          <t>Cuire les oeufs - Battre legerement les oeufs. Faire chauffer la piperade a couvert et feu doux. Verser les oeufs sur la piperade chaude. Melanger delicatement. Surveiller la cuisson, les oeufs doivent rester moelleux. Servir en flux tendu.</t>
+          <t>Cuire les œufs — Battre légèrement les œufs. ⚠️☢️ ATTENTION : LA PIPÉRADE (FICHE 164B) EST DÉJÀ SALÉE — GOÛTER AVANT DE SALER ⚠️☢️ Assaisonner les œufs (sel, poivre blanc, fenugrec). Dans la sauteuse, faire chauffer à couvert et à feu doux le quart du poids total de la pipérade. Verser les œufs légèrement battus sur la pipérade chaude. Mélanger délicatement de façon à ce que les œufs soient bien répartis dans la sauteuse. Surveiller la cuisson. Ne pas trop cuire. Les œufs doivent rester moelleux. Respecter la procédure de fin de cuisson. Il est préférable de ne pas stocker en armoire chaude et de servir en flux tendu pour garder le moelleux de l'œuf.</t>
         </is>
       </c>
       <c r="E4" t="s" s="14"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
-      <c r="D5" t="s" s="14">
-        <v>75</v>
+      <c r="D5" t="inlineStr" s="14">
+        <is>
+          <t>Deuxième méthode de cuisson (au four) — Répartir la pipérade dans 6 bacs GN 1/1 H 65. Installer les bacs sur l'échelle de cuisson. Enfourner et chauffer la pipérade au four à + 150 °C durant 5 minutes. Sortir du four l'échelle de cuisson où se trouvent les bacs de pipérade. Répartir 33 à 34 œufs grossièrement battus par bac sur la pipérade (le livre indique 35 : 6 × 35 = 210 pour 200 œufs). Brouiller grossièrement les œufs avec un fouet. Enfourner et cuire les œufs à four doux à + 120 °C pendant 10 minutes environ. Surveiller la cuisson pour garder les œufs moelleux. Respecter la procédure de fin de cuisson.</t>
+        </is>
       </c>
       <c r="E5" t="s" s="14"/>
       <c r="F5"/>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6">
+        <v>5</v>
+      </c>
+      <c r="C6"/>
+      <c r="D6" t="s" s="14">
+        <v>106</v>
+      </c>
+      <c r="E6" t="s" s="14"/>
+      <c r="F6"/>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>107</v>
+      </c>
+      <c r="B7">
+        <v>1</v>
+      </c>
+      <c r="C7"/>
+      <c r="D7" t="inlineStr" s="14">
+        <is>
+          <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
+        </is>
+      </c>
+      <c r="E7" t="s" s="14"/>
+      <c r="F7"/>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>107</v>
+      </c>
+      <c r="B8">
+        <v>2</v>
+      </c>
+      <c r="C8"/>
+      <c r="D8" t="inlineStr" s="14">
+        <is>
+          <t>Préparations préliminaires — Déconditionner les végétaux surgelés suivant la procédure. Les réserver séparément en chambre froide. Laver, désinfecter les tomates suivant la procédure. Couper en quartiers les tomates. Réserver en bac GN 2/1 H 200 en polycarbonate.</t>
+        </is>
+      </c>
+      <c r="E8" t="s" s="14"/>
+      <c r="F8"/>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>107</v>
+      </c>
+      <c r="B9">
+        <v>3</v>
+      </c>
+      <c r="C9"/>
+      <c r="D9" t="inlineStr" s="14">
+        <is>
+          <t>Marquer la cuisson de la pipérade — En sauteuse, faire revenir à l'huile les oignons émincés. À mi-cuisson des oignons, ajouter les poivrons. Faire fondre à feu doux les poivrons et les oignons. Ajouter les tomates en quartiers, l'ail haché, les aromates et les épices. Avec une écumoire remuer délicatement tous les éléments. Augmenter la source de chaleur, puis cuire la pipérade à feu doux, jusqu'à complète évaporation de l'eau constitutive afin d'obtenir une fondue de légumes. La durée de la cuisson peut varier entre 15 et 30 minutes. Vérifier la cuisson. La cuisson terminée, réserver dans 5 bacs GN 1/1 H 65 de service. Couvrir. Respecter la procédure de fin de cuisson. Stocker en armoire chaude et maintenir à + 63 °C en attente de consommation ou bien refroidir et stocker au froid suivant la procédure.</t>
+        </is>
+      </c>
+      <c r="E9" t="s" s="14"/>
+      <c r="F9"/>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>107</v>
+      </c>
+      <c r="B10">
+        <v>4</v>
+      </c>
+      <c r="C10"/>
+      <c r="D10" t="inlineStr" s="14">
+        <is>
+          <t>Suggestions — La pipérade sert de base de préparation à la recette de poulet basquaise, aux œufs en pipérade (tchatchouka) ou encore au thon en pipérade. La pipérade peut accompagner les œufs, les poissons, le veau et la volaille.</t>
+        </is>
+      </c>
+      <c r="E10" t="s" s="14"/>
+      <c r="F10"/>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>107</v>
+      </c>
+      <c r="B11">
+        <v>5</v>
+      </c>
+      <c r="C11"/>
+      <c r="D11" t="inlineStr" s="14">
+        <is>
+          <t>Commentaires — Traditionnellement, l'appellation « Basquaise » implique l'utilisation de jambon de Bayonne et de piment d'Espelette. Dans la recette ci-dessus, les poivrons remplacent le piment de pays. Ce sont les piments « piper » qui donnent d'ailleurs leur nom à la pipérade.</t>
+        </is>
+      </c>
+      <c r="E11" t="s" s="14"/>
+      <c r="F11"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D14"/>
+  <dimension ref="A1:D34"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>76</v>
+        <v>108</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
-        <f>"GRO_CDC_047 · GRO.ENT.FR · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
-        <v>GRO_CDC_047 · GRO.ENT.FR · référence : 100 pc · multiplicateur réglable sur la feuille </v>
+        <f>"GRO_CDC_047 · GRO.OEUFS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDC_047 · GRO.OEUFS · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>77</v>
+        <v>109</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>78</v>
+        <v>110</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>Procedure!D2</f>
-        <v>Mise en place du poste de travail - Verifier les DLC, peser les denrees, selectionner le materiel.</v>
+        <v>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant la procédure.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="17">
-        <v>79</v>
+        <v>111</v>
       </c>
       <c r="B6" t="str" s="14">
         <f>Procedure!D3</f>
-        <v>Preparations preliminaires - Confire la piperade. Casser les oeufs dans une calotte.</v>
+        <v>Préparations préliminaires — Confectionner la pipérade (voir recette au chapitre des légumes : Fiche 164B). Casser 50 œufs dans une calotte en prenant les précautions d'usage pour chaque cuisson.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
-      <c r="B7" t="str">
-[...1 lines deleted...]
-        <v>piperade</v>
+      <c r="B7" t="s">
+        <v>112</v>
       </c>
       <c r="C7" s="11">
-        <f>Besoins!E11</f>
-[...4 lines deleted...]
-        <v>kg</v>
+        <f>'Besoins'!$B$2*100</f>
+        <v>100</v>
+      </c>
+      <c r="D7" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="17">
-[...14 lines deleted...]
-      <c r="C9" s="11">
+      <c r="A8"/>
+      <c r="B8" t="s">
+        <v>113</v>
+      </c>
+      <c r="C8" s="11">
         <f>'Besoins'!$B$2*200</f>
         <v>200</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D8" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s" s="17">
+        <v>114</v>
+      </c>
+      <c r="B9" t="str" s="14">
+        <f>Procedure!D4</f>
+        <v>Cuire les œufs — Battre légèrement les œufs. ⚠️☢️ ATTENTION : LA PIPÉRADE (FICHE 164B) EST DÉJÀ SALÉE — GOÛTER AVANT DE SALER ⚠️☢️ Assaisonner les œufs (sel, poivre blanc, fenugrec). Dans la sauteuse, faire chauffer à couvert et à feu doux le quart du poids total de la pipérade. Verser les œufs légèrement battus sur la pipérade chaude. Mélanger délicatement de façon à ce que les œufs soient bien répartis dans la sauteuse. Surveiller la cuisson. Ne pas trop cuire. Les œufs doivent rester moelleux. Respecter la procédure de fin de cuisson. Il est préférable de ne pas stocker en armoire chaude et de servir en flux tendu pour garder le moelleux de l'œuf.</v>
+      </c>
+      <c r="C9"/>
+      <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
+        <f>Besoins!B13</f>
+        <v>Huile de tournesol raffinée vrac</v>
+      </c>
+      <c r="C10" s="11">
+        <f>Besoins!E13</f>
+        <v>1</v>
+      </c>
+      <c r="D10" t="str">
+        <f>Besoins!F13</f>
+        <v>lt</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11"/>
+      <c r="B11" t="s">
+        <v>115</v>
+      </c>
+      <c r="C11" s="11">
+        <f>'Besoins'!$B$2*0.036</f>
+        <v>0.036</v>
+      </c>
+      <c r="D11" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12"/>
+      <c r="B12" t="str">
+        <f>Besoins!B9</f>
+        <v>Poivre blanc moulu</v>
+      </c>
+      <c r="C12" s="11">
+        <f>Besoins!E9</f>
+        <v>0.007</v>
+      </c>
+      <c r="D12" t="str">
+        <f>Besoins!F9</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13"/>
+      <c r="B13" t="str">
+        <f>Besoins!B7</f>
+        <v>Fenugrec moulu</v>
+      </c>
+      <c r="C13" s="11">
+        <f>Besoins!E7</f>
+        <v>0.05</v>
+      </c>
+      <c r="D13" t="str">
+        <f>Besoins!F7</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s" s="17">
+        <v>116</v>
+      </c>
+      <c r="B14" t="str" s="14">
+        <f>Procedure!D5</f>
+        <v>Deuxième méthode de cuisson (au four) — Répartir la pipérade dans 6 bacs GN 1/1 H 65. Installer les bacs sur l'échelle de cuisson. Enfourner et chauffer la pipérade au four à + 150 °C durant 5 minutes. Sortir du four l'échelle de cuisson où se trouvent les bacs de pipérade. Répartir 33 à 34 œufs grossièrement battus par bac sur la pipérade (le livre indique 35 : 6 × 35 = 210 pour 200 œufs). Brouiller grossièrement les œufs avec un fouet. Enfourner et cuire les œufs à four doux à + 120 °C pendant 10 minutes environ. Surveiller la cuisson pour garder les œufs moelleux. Respecter la procédure de fin de cuisson.</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14"/>
+    </row>
+    <row r="15">
+      <c r="A15" t="s" s="17">
+        <v>117</v>
+      </c>
+      <c r="B15" t="str" s="14">
+        <f>Procedure!D6</f>
+        <v>Servir — Servir à l'assiette à l'aide d'une spatule carrée et sitôt la fin de cuisson de la brouillade d'œufs à la pipérade.</v>
+      </c>
+      <c r="C15"/>
+      <c r="D15"/>
+    </row>
+    <row r="16">
+      <c r="A16"/>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+    </row>
+    <row r="17">
+      <c r="A17" t="s" s="16">
+        <v>118</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+    </row>
+    <row r="18">
+      <c r="A18" t="s" s="17">
+        <v>110</v>
+      </c>
+      <c r="B18" t="str" s="14">
+        <f>Procedure!D7</f>
+        <v>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</v>
+      </c>
+      <c r="C18"/>
+      <c r="D18"/>
+    </row>
+    <row r="19">
+      <c r="A19" t="s" s="17">
+        <v>111</v>
+      </c>
+      <c r="B19" t="str" s="14">
+        <f>Procedure!D8</f>
+        <v>Préparations préliminaires — Déconditionner les végétaux surgelés suivant la procédure. Les réserver séparément en chambre froide. Laver, désinfecter les tomates suivant la procédure. Couper en quartiers les tomates. Réserver en bac GN 2/1 H 200 en polycarbonate.</v>
+      </c>
+      <c r="C19"/>
+      <c r="D19"/>
+    </row>
+    <row r="20">
+      <c r="A20"/>
+      <c r="B20" t="str">
+        <f>Besoins!B15</f>
+        <v>TOMATE ronde Espagne cat.I 67-82mm</v>
+      </c>
+      <c r="C20" s="11">
+        <f>Besoins!E15</f>
+        <v>14</v>
+      </c>
+      <c r="D20" t="str">
+        <f>Besoins!F15</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21"/>
+      <c r="B21" t="str">
+        <f>Besoins!B20</f>
+        <v>Poivrons en lanières surgelés</v>
+      </c>
+      <c r="C21" s="11">
+        <f>Besoins!E20</f>
+        <v>10</v>
+      </c>
+      <c r="D21" t="str">
+        <f>Besoins!F20</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22"/>
+      <c r="B22" t="str">
+        <f>Besoins!B19</f>
+        <v>Oignons émincés surgelés</v>
+      </c>
+      <c r="C22" s="11">
+        <f>Besoins!E19</f>
+        <v>7.5</v>
+      </c>
+      <c r="D22" t="str">
+        <f>Besoins!F19</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23"/>
+      <c r="B23" t="str">
+        <f>Besoins!B18</f>
+        <v>Ail haché IQF</v>
+      </c>
+      <c r="C23" s="11">
+        <f>Besoins!E18</f>
+        <v>0.25</v>
+      </c>
+      <c r="D23" t="str">
+        <f>Besoins!F18</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s" s="17">
+        <v>114</v>
+      </c>
+      <c r="B24" t="str" s="14">
+        <f>Procedure!D9</f>
+        <v>Marquer la cuisson de la pipérade — En sauteuse, faire revenir à l'huile les oignons émincés. À mi-cuisson des oignons, ajouter les poivrons. Faire fondre à feu doux les poivrons et les oignons. Ajouter les tomates en quartiers, l'ail haché, les aromates et les épices. Avec une écumoire remuer délicatement tous les éléments. Augmenter la source de chaleur, puis cuire la pipérade à feu doux, jusqu'à complète évaporation de l'eau constitutive afin d'obtenir une fondue de légumes. La durée de la cuisson peut varier entre 15 et 30 minutes. Vérifier la cuisson. La cuisson terminée, réserver dans 5 bacs GN 1/1 H 65 de service. Couvrir. Respecter la procédure de fin de cuisson. Stocker en armoire chaude et maintenir à + 63 °C en attente de consommation ou bien refroidir et stocker au froid suivant la procédure.</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24"/>
+    </row>
+    <row r="25">
+      <c r="A25"/>
+      <c r="B25" t="str">
+        <f>Besoins!B8</f>
+        <v>Piment d'Espelette AOP poudre</v>
+      </c>
+      <c r="C25" s="11">
+        <f>Besoins!E8</f>
+        <v>0.012</v>
+      </c>
+      <c r="D25" t="str">
+        <f>Besoins!F8</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26"/>
+      <c r="B26" t="s">
+        <v>119</v>
+      </c>
+      <c r="C26" s="11">
+        <f>'Besoins'!$B$2*1</f>
+        <v>1</v>
+      </c>
+      <c r="D26" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27"/>
+      <c r="B27" t="s">
+        <v>115</v>
+      </c>
+      <c r="C27" s="11">
+        <f>'Besoins'!$B$2*0.12</f>
+        <v>0.12</v>
+      </c>
+      <c r="D27" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28"/>
+      <c r="B28" t="str">
+        <f>Besoins!B10</f>
+        <v>Poivre noir moulu</v>
+      </c>
+      <c r="C28" s="11">
+        <f>Besoins!E10</f>
+        <v>0.01</v>
+      </c>
+      <c r="D28" t="str">
+        <f>Besoins!F10</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29"/>
+      <c r="B29" t="str">
+        <f>Besoins!B11</f>
+        <v>Fleur de thym dehydratee</v>
+      </c>
+      <c r="C29" s="11">
+        <f>Besoins!E11</f>
+        <v>0.015</v>
+      </c>
+      <c r="D29" t="str">
+        <f>Besoins!F11</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30"/>
+      <c r="B30" t="str">
         <f>Besoins!B12</f>
-        <v>Sel fin de cuisine</v>
-[...1 lines deleted...]
-      <c r="C10" s="11">
+        <v>Laurier en poudre</v>
+      </c>
+      <c r="C30" s="11">
         <f>Besoins!E12</f>
-        <v>0.073</v>
-[...1 lines deleted...]
-      <c r="D10" t="str">
+        <v>0.003</v>
+      </c>
+      <c r="D30" t="str">
         <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
-    <row r="11">
-[...37 lines deleted...]
-      <c r="D14"/>
+    <row r="31">
+      <c r="A31" t="s" s="17">
+        <v>116</v>
+      </c>
+      <c r="B31" t="str" s="14">
+        <f>Procedure!D10</f>
+        <v>Suggestions — La pipérade sert de base de préparation à la recette de poulet basquaise, aux œufs en pipérade (tchatchouka) ou encore au thon en pipérade. La pipérade peut accompagner les œufs, les poissons, le veau et la volaille.</v>
+      </c>
+      <c r="C31"/>
+      <c r="D31"/>
+    </row>
+    <row r="32">
+      <c r="A32" t="s" s="17">
+        <v>117</v>
+      </c>
+      <c r="B32" t="str" s="14">
+        <f>Procedure!D11</f>
+        <v>Commentaires — Traditionnellement, l'appellation « Basquaise » implique l'utilisation de jambon de Bayonne et de piment d'Espelette. Dans la recette ci-dessus, les poivrons remplacent le piment de pays. Ce sont les piments « piper » qui donnent d'ailleurs leur nom à la pipérade.</v>
+      </c>
+      <c r="C32"/>
+      <c r="D32"/>
+    </row>
+    <row r="33">
+      <c r="A33"/>
+      <c r="B33"/>
+      <c r="C33"/>
+      <c r="D33"/>
+    </row>
+    <row r="34">
+      <c r="A34" t="s" s="18">
+        <v>22</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
-  <mergeCells count="8">
+  <mergeCells count="15">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
-    <mergeCell ref="B8:D8"/>
-[...1 lines deleted...]
-    <mergeCell ref="A14:D14"/>
+    <mergeCell ref="B9:D9"/>
+    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="A17:D17"/>
+    <mergeCell ref="B18:D18"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="B31:D31"/>
+    <mergeCell ref="B32:D32"/>
+    <mergeCell ref="A34:D34"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>OEUFS EN PIPERADE (TCHATCHOUKA)</dc:title>
+  <dc:title>ŒUFS EN PIPÉRADE (TCHATCHOUKA)</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>