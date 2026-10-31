--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -3,116 +3,113 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
-    <sheet name="OEUFS COCOTTE A LA CREME" sheetId="1" r:id="rId1"/>
+    <sheet name="ŒUFS COCOTTE À LA CRÈME" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
-[...1 lines deleted...]
-    <t>OEUFS COCOTTE A LA CREME</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="20">
+  <si>
+    <t>ŒUFS COCOTTE À LA CRÈME</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
-    <t>OEUFS COCOTTE A LA CREME  GRO_CDC_046</t>
+    <t>ŒUFS COCOTTE À LA CRÈME  GRO_CDC_046</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    OEUF (P) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Crème liquide entière 35% MG UHT</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    Poivre blanc moulu</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
-    <t>Mise en place du poste de travail - Verifier les DLC, peser les denrees, selectionner le materiel. Desinfecter le materiel et le poste de travail.</t>
-[...1 lines deleted...]
-  <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
-    <t>Servir - Servir les oeufs cocottes dans leur ramequin.</t>
+    <t>Servir — Servir les œufs cocotte dans leur ramequin. Suggestion : garnir le fond de duxelles de champignons ou de fondue de tomate.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
@@ -215,51 +212,51 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E18"/>
+  <dimension ref="A1:E21"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
         <v>100</v>
@@ -356,144 +353,188 @@
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="10">
         <f>B2*0.00007</f>
         <v>0.007</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="11">
         <v>14</v>
       </c>
-      <c r="B12" t="s" s="12">
-        <v>15</v>
+      <c r="B12" t="inlineStr" s="12">
+        <is>
+          <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel nécessaire. Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</t>
+        </is>
       </c>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13" t="s" s="11">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B13" t="inlineStr" s="12">
         <is>
-          <t>Preparations preliminaires - Faire fondre le beurre. Enduire de beurre l'interieur des ramequins, saler et poivrer le fond. Deconditionner la creme fleurette, saler et poivrer, melanger au fouet. Reserver au froid. Prechauffer le four a +150C chaleur seche.</t>
+          <t>Préparations préliminaires — Fondre le beurre. Poser une feuille de papier sulfurisé au fond de 4 bacs GN 1/1 H 65 (évite les éclaboussures). Beurrer au pinceau l'intérieur des ramequins ; saler et poivrer le fond ; en disposer 25 par bac. Déconditionner la crème, la saler, la poivrer, la mélanger au fouet ; réserver au froid. Préchauffer le four à + 150 °C en chaleur sèche.</t>
         </is>
       </c>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" s="10">
+        <f>B2*0.02</f>
+        <v>2</v>
+      </c>
+      <c r="D14" t="s">
+        <v>9</v>
+      </c>
+      <c r="E14" t="s" s="8"/>
+    </row>
+    <row r="15">
+      <c r="A15"/>
+      <c r="B15" t="s">
         <v>10</v>
       </c>
-      <c r="C14" s="10">
+      <c r="C15" s="10">
         <f>B2*0.0015</f>
         <v>0.15</v>
       </c>
-      <c r="D14" t="s">
+      <c r="D15" t="s">
         <v>11</v>
       </c>
-      <c r="E14" t="s" s="8"/>
-[...11 lines deleted...]
-      <c r="D15"/>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="C16" s="10">
-        <f>B2*1</f>
-        <v>100</v>
+        <f>B2*0.00073</f>
+        <v>0.073</v>
       </c>
       <c r="D16" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s" s="8"/>
     </row>
     <row r="17">
-      <c r="A17" t="s" s="11">
-[...6 lines deleted...]
-      <c r="D17"/>
+      <c r="A17"/>
+      <c r="B17" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17" s="10">
+        <f>B2*0.00007</f>
+        <v>0.007</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
       <c r="E17" t="s" s="8"/>
     </row>
     <row r="18">
-      <c r="A18" t="s" s="13">
-[...2 lines deleted...]
-      <c r="B18"/>
+      <c r="A18" t="s" s="11">
+        <v>16</v>
+      </c>
+      <c r="B18" t="inlineStr" s="12">
+        <is>
+          <t>Cuire les œufs — Casser les œufs un par un dans un petit bol et les verser délicatement dans les ramequins ; verser 2 cL de crème sur chaque œuf. Remplir les bacs d'eau bouillante aux 3/4 de la hauteur des ramequins ; étager et cuire 8 minutes. Respecter la procédure de fin de cuisson ; maintenir à + 63 °C (idéalement, servir en flux tendu).</t>
+        </is>
+      </c>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18" t="s" s="8"/>
+    </row>
+    <row r="19">
+      <c r="A19"/>
+      <c r="B19" t="s">
+        <v>7</v>
+      </c>
+      <c r="C19" s="10">
+        <f>B2*1</f>
+        <v>100</v>
+      </c>
+      <c r="D19" t="s">
+        <v>3</v>
+      </c>
+      <c r="E19" t="s" s="8"/>
+    </row>
+    <row r="20">
+      <c r="A20" t="s" s="11">
+        <v>17</v>
+      </c>
+      <c r="B20" t="s" s="12">
+        <v>18</v>
+      </c>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20" t="s" s="8"/>
+    </row>
+    <row r="21">
+      <c r="A21" t="s" s="13">
+        <v>19</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="7">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B13:D13"/>
-    <mergeCell ref="B15:D15"/>
-[...1 lines deleted...]
-    <mergeCell ref="A18:D18"/>
+    <mergeCell ref="B18:D18"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="A21:D21"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>OEUFS COCOTTE A LA CREME</dc:title>
+  <dc:title>ŒUFS COCOTTE À LA CRÈME</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>