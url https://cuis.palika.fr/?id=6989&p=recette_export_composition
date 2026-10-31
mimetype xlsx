--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -29,81 +29,81 @@
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
-    <t>OEUFS COCOTTE A LA CREME</t>
+    <t>ŒUFS COCOTTE À LA CRÈME</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
-    <t>Entrées froides collectivité</t>
+    <t>Oeufs collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ OEUF (P)</t>
   </si>
   <si>
     <t>Conversions oeufs et ovoproduits</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ OEUF (ml)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ OEUF A3 (PRIX)</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème liquide entière 35% MG UHT</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre blanc moulu</t>
   </si>
@@ -377,37 +377,37 @@
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>OEUFS COCOTTE A LA CREME</dc:title>
+  <dc:title>ŒUFS COCOTTE À LA CRÈME</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>