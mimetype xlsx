--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -4,180 +4,189 @@
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
-    <sheet name="OEUFS EN MEURETTE" sheetId="1" r:id="rId1"/>
-    <sheet name="Bouquet garni" sheetId="2" r:id="rId2"/>
+    <sheet name="ŒUFS EN MEURETTE" sheetId="1" r:id="rId1"/>
+    <sheet name="BOUQUET GARNI" sheetId="2" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
-[...1 lines deleted...]
-    <t>OEUFS EN MEURETTE</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
+  <si>
+    <t>ŒUFS EN MEURETTE</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
-    <t>OEUFS EN MEURETTE  GRO_CDC_045</t>
+    <t>ŒUFS EN MEURETTE  GRO_CDC_045</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
-    <t xml:space="preserve">    Oeuf dur ecaille sous vide par 10</t>
+    <t xml:space="preserve">    Œuf poché cuit sous vide (pièce)</t>
   </si>
   <si>
     <t xml:space="preserve">    VIN ROUGE CUISSON (L) (conv.)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    CAROTTE France extra colis 12kg</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    Échalotte hachée IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    AIL frais France cat.I 60-80mm</t>
   </si>
   <si>
-    <t xml:space="preserve">    Bouquet garni — voir l'onglet "Bouquet garni"</t>
+    <t xml:space="preserve">    BOUQUET GARNI — voir l'onglet "BOUQUET GARNI"</t>
   </si>
   <si>
     <t xml:space="preserve">    Poivre noir en grains entiers</t>
   </si>
   <si>
-    <t xml:space="preserve">    Clous de girofle</t>
+    <t xml:space="preserve">    Clous de girofle (par 20) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    Farine de blé T55</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    Piment de Cayenne</t>
   </si>
   <si>
     <t xml:space="preserve">    Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t xml:space="preserve">    Glace de viande</t>
   </si>
   <si>
-    <t xml:space="preserve">    sucre semoule</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    Baguette tradition crue précuite</t>
+    <t xml:space="preserve">    Sucre blanc cristal sac 25 kg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    BAGUETTE CRUE PRÉCUITE (KG) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Petits oignons blancs surgelés</t>
   </si>
   <si>
-    <t xml:space="preserve">    Poitrine fumée n°1</t>
+    <t xml:space="preserve">    Lardons lardon cru fumé</t>
   </si>
   <si>
     <t xml:space="preserve">    Champignons de Paris tranchés boîte</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
-    <t>Bouquet garni</t>
+    <t>BOUQUET GARNI</t>
   </si>
   <si>
     <t>Quantité totale à produire (cumulée)</t>
   </si>
   <si>
     <t>référence : 1 pc — lot unique couvrant tous les usages</t>
   </si>
   <si>
-    <t>Bouquet garni  BPI-CUI-BGT-GRN</t>
-[...2 lines deleted...]
-    <t>[TRIER] Choisir un excellent thym très odorant, le trier, le laver, le sécher doucement. Laver, sécher et effeuiller le laurier.</t>
+    <t>BOUQUET GARNI  BPI-CUI-BGT-GRN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Thym séché</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Laurier sauce feuilles</t>
+  </si>
+  <si>
+    <t>[TRIER] Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
       <b/>
       <color rgb="FF1F4E3B"/>
     </font>
@@ -279,51 +288,51 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E54"/>
+  <dimension ref="A1:E55"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
         <v>100</v>
@@ -443,94 +452,94 @@
       <c r="D11" t="s">
         <v>3</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="10">
         <f>B2*0.00015</f>
         <v>0.015</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="10">
-        <f>B2*0.00001</f>
-        <v>0.001</v>
+        <f>B2*0.05</f>
+        <v>5</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="10">
         <f>B2*0.0055</f>
         <v>0.55</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="10">
         <f>B2*0.0055</f>
         <v>0.55</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="10">
-        <f>B2*0.0005</f>
-        <v>0.05</v>
+        <f>B2*0.00025</f>
+        <v>0.025</v>
       </c>
       <c r="D16" t="s">
         <v>11</v>
       </c>
       <c r="E16" t="s" s="8"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="10">
         <f>B2*0.0001</f>
         <v>0.01</v>
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17" t="s" s="8"/>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>21</v>
       </c>
@@ -646,433 +655,447 @@
       <c r="B26" t="s">
         <v>28</v>
       </c>
       <c r="C26" s="10">
         <f>B2*0.023</f>
         <v>2.3</v>
       </c>
       <c r="D26" t="s">
         <v>11</v>
       </c>
       <c r="E26" t="s" s="8"/>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27" t="s" s="8"/>
     </row>
     <row r="28">
       <c r="A28" t="s" s="11">
         <v>29</v>
       </c>
       <c r="B28" t="inlineStr" s="12">
         <is>
-          <t>Mise en place du poste de travail — Vérifier les DLC, peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
+          <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel nécessaire. Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28" t="s" s="8"/>
     </row>
     <row r="29">
       <c r="A29" t="s" s="11">
         <v>30</v>
       </c>
       <c r="B29" t="inlineStr" s="12">
         <is>
-          <t>Préparations préliminaires — Déconditionner les œufs selon la procédure. Réserver au froid. Déconditionner les champignons et les petits oignons grelots suivant la procédure. Tailler la poitrine fumée en lardons. Éplucher, laver, désinfecter les végétaux suivant la procédure. Émincer les carottes. Trancher les baguettes de pain en rondelles, toaster au four, frotter à l'ail. Réserver tièdes.</t>
+          <t>Préparations préliminaires — Déconditionner les œufs pochés ; les réserver au froid dans 6 bacs GN 1/1 H 35 perforés doublés d'un bac plein. Déconditionner les champignons et les oignons grelots ; réserver séparément avec les lardons, dans 3 bacs GN 1/1 H 35 perforés. Éplucher, laver, désinfecter les végétaux ; émincer les carottes. Trancher les baguettes en rondelles ; les toaster au four sur grilles GN 1/1, les frotter à l'ail ; réserver tièdes.</t>
         </is>
       </c>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29" t="s" s="8"/>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30" t="s">
         <v>7</v>
       </c>
       <c r="C30" s="10">
         <f>B2*2</f>
         <v>200</v>
       </c>
       <c r="D30" t="s">
         <v>3</v>
       </c>
       <c r="E30" t="s" s="8"/>
     </row>
     <row r="31">
-      <c r="A31" t="s" s="11">
-[...8 lines deleted...]
-      <c r="D31"/>
+      <c r="A31"/>
+      <c r="B31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C31" s="10">
+        <f>B2*0.01</f>
+        <v>1</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
       <c r="E31" t="s" s="8"/>
     </row>
     <row r="32">
       <c r="A32"/>
       <c r="B32" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="C32" s="10">
-        <f>B2*0.0055</f>
-        <v>0.55</v>
+        <f>B2*0.03</f>
+        <v>3</v>
       </c>
       <c r="D32" t="s">
         <v>11</v>
       </c>
       <c r="E32" t="s" s="8"/>
     </row>
     <row r="33">
       <c r="A33"/>
       <c r="B33" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="C33" s="10">
-        <f>B2*0.0055</f>
-        <v>0.55</v>
+        <f>B2*0.0015</f>
+        <v>0.15</v>
       </c>
       <c r="D33" t="s">
         <v>11</v>
       </c>
       <c r="E33" t="s" s="8"/>
     </row>
     <row r="34">
-      <c r="A34" t="s" s="11">
-[...8 lines deleted...]
-      <c r="D34"/>
+      <c r="A34"/>
+      <c r="B34" t="s">
+        <v>26</v>
+      </c>
+      <c r="C34" s="10">
+        <f>B2*0.02</f>
+        <v>2</v>
+      </c>
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
       <c r="E34" t="s" s="8"/>
     </row>
     <row r="35">
       <c r="A35"/>
       <c r="B35" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="C35" s="10">
-        <f>B2*0.12</f>
-        <v>12</v>
+        <f>B2*0.02</f>
+        <v>2</v>
       </c>
       <c r="D35" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s" s="8"/>
     </row>
     <row r="36">
       <c r="A36"/>
       <c r="B36" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="C36" s="10">
-        <f>B2*0.01</f>
-        <v>1</v>
+        <f>B2*0.023</f>
+        <v>2.3</v>
       </c>
       <c r="D36" t="s">
         <v>11</v>
       </c>
       <c r="E36" t="s" s="8"/>
     </row>
     <row r="37">
-      <c r="A37"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A37" t="s" s="11">
+        <v>31</v>
+      </c>
+      <c r="B37" t="inlineStr" s="12">
+        <is>
+          <t>Cuire le roux — En rondeau, faire fondre le beurre, ajouter la farine tamisée, mélanger au fouet ; cuire sans coloration à feu doux jusqu'à ce que le roux blanchisse et mousse. Laisser refroidir dans le rondeau.</t>
+        </is>
+      </c>
+      <c r="C37"/>
+      <c r="D37"/>
       <c r="E37" t="s" s="8"/>
     </row>
     <row r="38">
       <c r="A38"/>
       <c r="B38" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C38" s="10">
-        <f>B2*0.002</f>
-        <v>0.2</v>
+        <f>B2*0.0055</f>
+        <v>0.55</v>
       </c>
       <c r="D38" t="s">
         <v>11</v>
       </c>
       <c r="E38" t="s" s="8"/>
     </row>
     <row r="39">
       <c r="A39"/>
       <c r="B39" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="C39" s="10">
-        <f>B2*0.01</f>
-        <v>1</v>
+        <f>B2*0.0055</f>
+        <v>0.55</v>
       </c>
       <c r="D39" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="E39" t="s" s="8"/>
     </row>
     <row r="40">
-      <c r="A40"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A40" t="s" s="11">
+        <v>32</v>
+      </c>
+      <c r="B40" t="inlineStr" s="12">
+        <is>
+          <t>Élaborer la sauce meurette — En rondeau, réunir les éléments de base de la sauce (vin, carottes, échalotes, ail, bouquet garni, poivre en grain, girofle) ; cuire et réduire d'un tiers. Passer au chinois le fond bouillant sur le roux ; mélanger au fouet. Corser avec la glace de viande ; ⚠️☢️ ATTENTION : LES LARDONS FUMÉS ET LA GLACE DE VIANDE SONT DÉJÀ SALÉS — GOÛTER AVANT DE SALER ⚠️☢️ Rectifier l'assaisonnement (sel, poivre, Cayenne, sucre) et la couleur (un peu de concentré de tomate si besoin). Crémer ; monter au mixeur. Débarrasser en bac GN 1/1 H 250, filmer ; respecter la procédure de fin de cuisson ; maintenir à + 63 °C.</t>
+        </is>
+      </c>
+      <c r="C40"/>
+      <c r="D40"/>
       <c r="E40" t="s" s="8"/>
     </row>
     <row r="41">
       <c r="A41"/>
       <c r="B41" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="C41" s="10">
-        <f>B2*0.00001</f>
-        <v>0.001</v>
+        <f>B2*0.12</f>
+        <v>12</v>
       </c>
       <c r="D41" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E41" t="s" s="8"/>
     </row>
     <row r="42">
       <c r="A42"/>
       <c r="B42" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="C42" s="10">
-        <f>B2*0.0005</f>
-        <v>0.05</v>
+        <f>B2*0.01</f>
+        <v>1</v>
       </c>
       <c r="D42" t="s">
         <v>11</v>
       </c>
       <c r="E42" t="s" s="8"/>
     </row>
     <row r="43">
       <c r="A43"/>
       <c r="B43" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="C43" s="10">
-        <f>B2*0.0001</f>
-        <v>0.01</v>
+        <f>B2*0.002</f>
+        <v>0.2</v>
       </c>
       <c r="D43" t="s">
         <v>11</v>
       </c>
       <c r="E43" t="s" s="8"/>
     </row>
     <row r="44">
       <c r="A44"/>
       <c r="B44" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="C44" s="10">
-        <f>B2*0.00001</f>
-        <v>0.001</v>
+        <f>B2*0.01</f>
+        <v>1</v>
       </c>
       <c r="D44" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="E44" t="s" s="8"/>
     </row>
     <row r="45">
       <c r="A45"/>
       <c r="B45" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="C45" s="10">
-        <f>B2*0.01</f>
-        <v>1</v>
+        <f>B2*0.00015</f>
+        <v>0.015</v>
       </c>
       <c r="D45" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="E45" t="s" s="8"/>
     </row>
     <row r="46">
       <c r="A46"/>
       <c r="B46" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="C46" s="10">
-        <f>B2*0.001</f>
-        <v>0.1</v>
+        <f>B2*0.05</f>
+        <v>5</v>
       </c>
       <c r="D46" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="E46" t="s" s="8"/>
     </row>
     <row r="47">
       <c r="A47"/>
       <c r="B47" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="C47" s="10">
-        <f>B2*0.0002</f>
-        <v>0.02</v>
+        <f>B2*0.00025</f>
+        <v>0.025</v>
       </c>
       <c r="D47" t="s">
         <v>11</v>
       </c>
       <c r="E47" t="s" s="8"/>
     </row>
     <row r="48">
-      <c r="A48" t="s" s="11">
-[...8 lines deleted...]
-      <c r="D48"/>
+      <c r="A48"/>
+      <c r="B48" t="s">
+        <v>20</v>
+      </c>
+      <c r="C48" s="10">
+        <f>B2*0.0001</f>
+        <v>0.01</v>
+      </c>
+      <c r="D48" t="s">
+        <v>11</v>
+      </c>
       <c r="E48" t="s" s="8"/>
     </row>
     <row r="49">
       <c r="A49"/>
       <c r="B49" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="C49" s="10">
-        <f>B2*0.023</f>
-        <v>2.3</v>
+        <f>B2*0.00001</f>
+        <v>0.001</v>
       </c>
       <c r="D49" t="s">
         <v>11</v>
       </c>
       <c r="E49" t="s" s="8"/>
     </row>
     <row r="50">
       <c r="A50"/>
       <c r="B50" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="C50" s="10">
-        <f>B2*0.02</f>
-        <v>2</v>
+        <f>B2*0.01</f>
+        <v>1</v>
       </c>
       <c r="D50" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E50" t="s" s="8"/>
     </row>
     <row r="51">
       <c r="A51"/>
       <c r="B51" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="C51" s="10">
-        <f>B2*0.02</f>
-        <v>2</v>
+        <f>B2*0.001</f>
+        <v>0.1</v>
       </c>
       <c r="D51" t="s">
         <v>11</v>
       </c>
       <c r="E51" t="s" s="8"/>
     </row>
     <row r="52">
-      <c r="A52" t="s" s="11">
+      <c r="A52"/>
+      <c r="B52" t="s">
+        <v>24</v>
+      </c>
+      <c r="C52" s="10">
+        <f>B2*0.0002</f>
+        <v>0.02</v>
+      </c>
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s" s="8"/>
+    </row>
+    <row r="53">
+      <c r="A53" t="s" s="11">
+        <v>33</v>
+      </c>
+      <c r="B53" t="inlineStr" s="12">
+        <is>
+          <t>Préparer la garniture — Saisir les lardons au four à + 180 °C, 5 minutes environ. Passer les champignons au four vapeur ; cuire les oignons grelots 10 minutes à la vapeur. Réunir la garniture en bac GN 1/1 H 65, couvrir ; respecter la procédure de fin de cuisson ; maintenir à + 63 °C.</t>
+        </is>
+      </c>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53" t="s" s="8"/>
+    </row>
+    <row r="54">
+      <c r="A54" t="s" s="11">
         <v>34</v>
       </c>
-      <c r="B52" t="inlineStr" s="12">
+      <c r="B54" t="inlineStr" s="12">
         <is>
-          <t>Dresser et servir — Passer les œufs au four vapeur pendant 2 minutes. À l'assiette, déposer 2 œufs sur 2 tranches de pain aillées. Ajouter la garniture et napper de sauce meurette.</t>
+          <t>Dresser et servir — Réchauffer les œufs pochés 2 minutes au four vapeur. À l'assiette, déposer 2 œufs sur 2 croûtons aillés ; ajouter la garniture ; napper de sauce meurette. Suggestions : adoucir la sauce avec 750 g de purée de carottes ; ou réchauffer les œufs dans la sauce, 5 minutes à four mixte + 160 °C.</t>
         </is>
       </c>
-      <c r="C52"/>
-[...21 lines deleted...]
-      <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54" t="s" s="8"/>
+    </row>
+    <row r="55">
+      <c r="A55" t="s" s="13">
+        <v>35</v>
+      </c>
+      <c r="B55"/>
+      <c r="C55"/>
+      <c r="D55"/>
+      <c r="E55" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="9">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B28:D28"/>
     <mergeCell ref="B29:D29"/>
-    <mergeCell ref="B31:D31"/>
-[...3 lines deleted...]
-    <mergeCell ref="A54:D54"/>
+    <mergeCell ref="B37:D37"/>
+    <mergeCell ref="B40:D40"/>
+    <mergeCell ref="B53:D53"/>
+    <mergeCell ref="B54:D54"/>
+    <mergeCell ref="A55:D55"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E9"/>
+  <dimension ref="A1:E16"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>36</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>37</v>
       </c>
       <c r="B2" s="14">
         <v>1</v>
@@ -1080,121 +1103,207 @@
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s" s="7">
         <v>38</v>
       </c>
       <c r="E2" t="s" s="8"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3" t="s" s="8"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
         <v>39</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="11">
-[...6 lines deleted...]
-      </c>
+      <c r="A5" t="s" s="4">
+        <v>6</v>
+      </c>
+      <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="11">
-[...2 lines deleted...]
-      <c r="B6" t="s" s="12">
+      <c r="A6"/>
+      <c r="B6" t="s">
         <v>40</v>
       </c>
-      <c r="C6"/>
-      <c r="D6"/>
+      <c r="C6" s="10">
+        <f>B2*0.02</f>
+        <v>0.02</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="11">
-[...8 lines deleted...]
-      <c r="D7"/>
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C7" s="10">
+        <f>B2*0.001</f>
+        <v>0.001</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="11">
-[...8 lines deleted...]
-      <c r="D8"/>
+      <c r="A8"/>
+      <c r="B8" t="s">
+        <v>42</v>
+      </c>
+      <c r="C8" s="10">
+        <f>B2*0.001</f>
+        <v>0.001</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="13">
-[...1 lines deleted...]
-      </c>
+      <c r="A9"/>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="s" s="8"/>
     </row>
+    <row r="10">
+      <c r="A10" t="s" s="11">
+        <v>29</v>
+      </c>
+      <c r="B10" t="s" s="12">
+        <v>43</v>
+      </c>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10" t="s" s="8"/>
+    </row>
+    <row r="11">
+      <c r="A11" t="s" s="11">
+        <v>30</v>
+      </c>
+      <c r="B11" t="inlineStr" s="12">
+        <is>
+          <t>[TRIER] Préparer les aromates — Trier et laver les queues de persil (jamais de tiges restées dans l'eau ou entassées trop longtemps en chambre froide : elles fermentent). Trier, laver et sécher doucement un thym bien parfumé ; laver, sécher et effeuiller le laurier ; garder thym et laurier à l'abri de la poussière.</t>
+        </is>
+      </c>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11" t="s" s="8"/>
+    </row>
+    <row r="12">
+      <c r="A12" t="s" s="11">
+        <v>31</v>
+      </c>
+      <c r="B12" t="inlineStr" s="12">
+        <is>
+          <t>[FOURRER] Monter le bouquet — Glisser une brindille de thym et une petite feuille de laurier au milieu des tiges de persil, en proportion du liquide à parfumer. Ficeler serré : deux ou trois tours en haut et en bas, puis un nœud au milieu pour que le bouquet ne s'ouvre pas à la cuisson. Parer légèrement les deux bouts.</t>
+        </is>
+      </c>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12" t="s" s="8"/>
+    </row>
+    <row r="13">
+      <c r="A13"/>
+      <c r="B13" t="s">
+        <v>40</v>
+      </c>
+      <c r="C13" s="10">
+        <f>B2*0.02</f>
+        <v>0.02</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s" s="8"/>
+    </row>
+    <row r="14">
+      <c r="A14"/>
+      <c r="B14" t="s">
+        <v>41</v>
+      </c>
+      <c r="C14" s="10">
+        <f>B2*0.001</f>
+        <v>0.001</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s" s="8"/>
+    </row>
+    <row r="15">
+      <c r="A15"/>
+      <c r="B15" t="s">
+        <v>42</v>
+      </c>
+      <c r="C15" s="10">
+        <f>B2*0.001</f>
+        <v>0.001</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s" s="8"/>
+    </row>
+    <row r="16">
+      <c r="A16" t="s" s="13">
+        <v>35</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16" t="s" s="8"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
-  <mergeCells count="7">
+  <mergeCells count="6">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
-    <mergeCell ref="B5:D5"/>
-[...3 lines deleted...]
-    <mergeCell ref="A9:D9"/>
+    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="B11:D11"/>
+    <mergeCell ref="B12:D12"/>
+    <mergeCell ref="A16:D16"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>OEUFS EN MEURETTE</dc:title>
+  <dc:title>ŒUFS EN MEURETTE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>