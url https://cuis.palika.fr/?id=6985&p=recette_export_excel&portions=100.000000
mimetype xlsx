--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -17,473 +17,521 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="157">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
-    <t>OEUFS EN MEURETTE</t>
+    <t>ŒUFS EN MEURETTE</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_045</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
-    <t>Entrées froides collectivité (GRO.ENT.FR)</t>
+    <t>Oeufs collectivité (GRO.OEUFS)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 23:58</t>
+    <t>31/10/2026 03:24</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
-[...5 lines deleted...]
-    <t>Poitrine fumée n°1</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>RNME1014106</t>
+  </si>
+  <si>
+    <t>Vin rouge bib 10L UE</t>
+  </si>
+  <si>
+    <t>Vins et bières de cuisson</t>
+  </si>
+  <si>
+    <t>u</t>
+  </si>
+  <si>
+    <t>RNM100733</t>
+  </si>
+  <si>
+    <t>Lardons lardon cru fumé</t>
   </si>
   <si>
     <t>Charcuterie</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>CONS-CHAMPIG-PI</t>
   </si>
   <si>
     <t>Champignons de Paris tranchés boîte</t>
   </si>
   <si>
     <t>Conserves de légumes</t>
   </si>
   <si>
-    <t>00001883</t>
-[...7 lines deleted...]
-  <si>
     <t>EPI-CLOU-GIROFLE</t>
   </si>
   <si>
     <t>Clous de girofle</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>EPI-PIMENT-CAYE</t>
   </si>
   <si>
     <t>Piment de Cayenne</t>
   </si>
   <si>
     <t>EPI-POIVRE-GRAIN</t>
   </si>
   <si>
     <t>Poivre noir en grains entiers</t>
   </si>
   <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
-    <t>RNME1014106</t>
-[...8 lines deleted...]
-    <t>u</t>
+    <t>HER-LAURIER</t>
+  </si>
+  <si>
+    <t>Laurier sauce feuilles</t>
+  </si>
+  <si>
+    <t>Herbes aromatiques séchées</t>
+  </si>
+  <si>
+    <t>HER-THYM</t>
+  </si>
+  <si>
+    <t>Thym séché</t>
   </si>
   <si>
     <t>FAR-T55</t>
   </si>
   <si>
     <t>Farine de blé T55</t>
   </si>
   <si>
     <t>Farines de blé</t>
   </si>
   <si>
     <t>GLACE-VIANDE</t>
   </si>
   <si>
     <t>Glace de viande</t>
   </si>
   <si>
     <t>Fonds concentrés et extraits</t>
   </si>
   <si>
-    <t>OEUF-DUR-SV-P10</t>
-[...7 lines deleted...]
-  <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>CRE-FRAICHE-LI</t>
   </si>
   <si>
     <t>Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>RNM17710123</t>
   </si>
   <si>
     <t>AIL frais France cat.I 60-80mm</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>RNM0420123</t>
   </si>
   <si>
     <t>CAROTTE France extra colis 12kg</t>
   </si>
   <si>
+    <t>RNM6520160</t>
+  </si>
+  <si>
+    <t>PERSIL simple France botte</t>
+  </si>
+  <si>
+    <t>bte</t>
+  </si>
+  <si>
+    <t>OEUF-POCHE-SV-P</t>
+  </si>
+  <si>
+    <t>Œuf poché cuit sous vide (pièce)</t>
+  </si>
+  <si>
+    <t>Ovoproduits</t>
+  </si>
+  <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>PAIN-BAGUETTE-CR</t>
   </si>
   <si>
     <t>Baguette tradition crue précuite</t>
   </si>
   <si>
     <t>Pains et bases précuits</t>
   </si>
   <si>
+    <t>SUC-BLANC</t>
+  </si>
+  <si>
+    <t>Sucre blanc cristal sac 25 kg</t>
+  </si>
+  <si>
+    <t>Sucres et édulcorants</t>
+  </si>
+  <si>
     <t>RNMS00813</t>
   </si>
   <si>
     <t>Échalotte hachée IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
     <t>RNMS00786</t>
   </si>
   <si>
     <t>Petits oignons blancs surgelés</t>
   </si>
   <si>
-    <t>Pommes de terre surgelées</t>
-[...1 lines deleted...]
-  <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
-    <t>Entrées froides collectivité</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    ↳ Oeuf dur ecaille sous vide par 10</t>
+    <t>Oeufs collectivité</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Œuf poché cuit sous vide (pièce)</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ VIN ROUGE CUISSON (L)</t>
   </si>
   <si>
     <t>Conversions diverses</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Vin rouge bib 10L UE</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CAROTTE France extra colis 12kg</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Échalotte hachée IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ AIL frais France cat.I 60-80mm</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Bouquet garni</t>
+    <t xml:space="preserve">    ↳ BOUQUET GARNI</t>
   </si>
   <si>
     <t>Préparations de base cuisine</t>
   </si>
   <si>
+    <t xml:space="preserve">        ↳ PERSIL PLAT (KG)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ PERSIL simple France botte</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Thym séché</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Laurier sauce feuilles</t>
+  </si>
+  <si>
     <t xml:space="preserve">    ↳ Poivre noir en grains entiers</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Clous de girofle</t>
+    <t xml:space="preserve">    ↳ Clous de girofle (par 20)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Clous de girofle</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Farine de blé T55</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Piment de Cayenne</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Glace de viande</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ sucre semoule</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    ↳ Baguette tradition crue précuite</t>
+    <t xml:space="preserve">    ↳ Sucre blanc cristal sac 25 kg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ BAGUETTE CRUE PRÉCUITE (KG)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Baguette tradition crue précuite</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Petits oignons blancs surgelés</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Poitrine fumée n°1</t>
+    <t xml:space="preserve">    ↳ Lardons lardon cru fumé</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Champignons de Paris tranchés boîte</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
-    <t>Bouquet garni</t>
+    <t>BOUQUET GARNI</t>
   </si>
   <si>
     <t>TRIER</t>
   </si>
   <si>
-    <t>Choisir un excellent thym très odorant, le trier, le laver, le sécher doucement. Laver, sécher et effeuiller le laurier.</t>
+    <t>Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</t>
   </si>
   <si>
     <t>FOURRER</t>
   </si>
   <si>
-    <t>LIER</t>
-[...5 lines deleted...]
-    <t>OEUFS EN MEURETTE  GRO_CDC_045</t>
+    <t>Fiche technique — ŒUFS EN MEURETTE</t>
+  </si>
+  <si>
+    <t>ŒUFS EN MEURETTE  GRO_CDC_045</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
+    <t xml:space="preserve">    BAGUETTE CRUE PRÉCUITE (KG) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    AIL frais France cat.I 60-80mm</t>
+  </si>
+  <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t xml:space="preserve">    VIN ROUGE CUISSON (L) (conv.)</t>
   </si>
   <si>
-    <t xml:space="preserve">    AIL frais France cat.I 60-80mm</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    Bouquet garni</t>
+    <t xml:space="preserve">    BOUQUET GARNI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Clous de girofle (par 20) (conv.)</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
-    <t>↳ Bouquet garni  BPI-CUI-BGT-GRN</t>
+    <t>↳ BOUQUET GARNI  BPI-CUI-BGT-GRN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -546,66 +594,63 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="201" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
@@ -652,1942 +697,2161 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>86.3023</v>
+        <v>156.9895</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>0.863023</v>
+        <v>1.569895</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>86.3023</v>
+        <v>156.9895</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:G26"/>
+  <dimension ref="A1:G29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>2</v>
+        <v>1.2</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>2</v>
+        <v>1.2</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*10.69</f>
-        <v>21.38</v>
+        <f>E7*22.46</f>
+        <v>26.952</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>2.3</v>
+        <v>2</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
+        <v>2</v>
+      </c>
+      <c r="F8" t="s">
+        <v>39</v>
+      </c>
+      <c r="G8" s="4">
+        <f>E8*8.96</f>
+        <v>17.92</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" t="s">
+        <v>41</v>
+      </c>
+      <c r="C9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9" s="9">
         <v>2.3</v>
-      </c>
-[...19 lines deleted...]
-        <v>0.02</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.02</v>
+        <v>2.3</v>
       </c>
       <c r="F9" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*0</f>
-        <v>0</v>
+        <f>E9*3.2</f>
+        <v>7.36</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D10" s="9">
-        <v>0.001</v>
+        <v>0.00025</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.001</v>
+        <v>0.00025</v>
       </c>
       <c r="F10" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G10" s="4">
         <f>E10*25</f>
-        <v>0.025</v>
+        <v>0.00625</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
+        <v>47</v>
+      </c>
+      <c r="C11" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="D11" s="9">
         <v>0.001</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>0.001</v>
       </c>
       <c r="F11" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G11" s="4">
         <f>E11*9.8</f>
         <v>0.0098</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B12" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C12" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D12" s="9">
         <v>0.015</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
         <v>0.015</v>
       </c>
       <c r="F12" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G12" s="4">
         <f>E12*12</f>
         <v>0.18</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B13" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C13" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D13" s="9">
         <v>0.01</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
         <v>0.01</v>
       </c>
       <c r="F13" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G13" s="4">
         <f>E13*12.5</f>
         <v>0.125</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B14" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C14" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D14" s="9">
-        <v>1.2</v>
+        <v>0.001</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>1.2</v>
+        <v>0.001</v>
       </c>
       <c r="F14" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*22.46</f>
-        <v>26.952</v>
+        <f>E14*9.8</f>
+        <v>0.0098</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" t="s">
+        <v>56</v>
+      </c>
+      <c r="C15" t="s">
         <v>54</v>
       </c>
-      <c r="B15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D15" s="9">
-        <v>0.55</v>
+        <v>0.001</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
-        <v>0.55</v>
+        <v>0.001</v>
       </c>
       <c r="F15" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G15" s="4">
-        <f>E15*0.56</f>
-        <v>0.308</v>
+        <f>E15*8.5</f>
+        <v>0.0085</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>57</v>
       </c>
       <c r="B16" t="s">
         <v>58</v>
       </c>
       <c r="C16" t="s">
         <v>59</v>
       </c>
       <c r="D16" s="9">
-        <v>0.1</v>
+        <v>0.55</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
-        <v>0.1</v>
+        <v>0.55</v>
       </c>
       <c r="F16" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G16" s="4">
-        <f>E16*55</f>
-        <v>5.5</v>
+        <f>E16*0.56</f>
+        <v>0.308</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" t="s">
         <v>62</v>
       </c>
       <c r="D17" s="9">
-        <v>200</v>
+        <v>0.1</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
-        <v>200</v>
+        <v>0.1</v>
       </c>
       <c r="F17" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="G17" s="4">
-        <f>E17*0</f>
-        <v>0</v>
+        <f>E17*55</f>
+        <v>5.5</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>63</v>
       </c>
       <c r="B18" t="s">
         <v>64</v>
       </c>
       <c r="C18" t="s">
         <v>65</v>
       </c>
       <c r="D18" s="9">
         <v>0.55</v>
       </c>
       <c r="E18" s="11">
         <f>D18*$B$2</f>
         <v>0.55</v>
       </c>
       <c r="F18" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G18" s="4">
         <f>E18*5.2</f>
         <v>2.86</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>66</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" t="s">
         <v>68</v>
       </c>
       <c r="D19" s="9">
         <v>1</v>
       </c>
       <c r="E19" s="11">
         <f>D19*$B$2</f>
         <v>1</v>
       </c>
       <c r="F19" t="s">
         <v>69</v>
       </c>
       <c r="G19" s="4">
         <f>E19*2.2</f>
         <v>2.2</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" t="s">
         <v>72</v>
       </c>
       <c r="D20" s="9">
         <v>0.35</v>
       </c>
       <c r="E20" s="11">
         <f>D20*$B$2</f>
         <v>0.35</v>
       </c>
       <c r="F20" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G20" s="4">
         <f>E20*6.5</f>
         <v>2.275</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>73</v>
       </c>
       <c r="B21" t="s">
         <v>74</v>
       </c>
       <c r="C21" t="s">
         <v>72</v>
       </c>
       <c r="D21" s="9">
         <v>1</v>
       </c>
       <c r="E21" s="11">
         <f>D21*$B$2</f>
         <v>1</v>
       </c>
       <c r="F21" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G21" s="4">
         <f>E21*1.1</f>
         <v>1.1</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>75</v>
       </c>
       <c r="B22" t="s">
         <v>76</v>
       </c>
       <c r="C22" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="D22" s="9">
-        <v>0.05</v>
+        <v>0.2</v>
       </c>
       <c r="E22" s="11">
         <f>D22*$B$2</f>
-        <v>0.05</v>
+        <v>0.2</v>
       </c>
       <c r="F22" t="s">
-        <v>34</v>
+        <v>77</v>
       </c>
       <c r="G22" s="4">
-        <f>E22*0.35</f>
-        <v>0.0175</v>
+        <f>E22*0.45</f>
+        <v>0.09</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>78</v>
       </c>
       <c r="B23" t="s">
         <v>79</v>
       </c>
       <c r="C23" t="s">
         <v>80</v>
       </c>
       <c r="D23" s="9">
-        <v>3</v>
+        <v>200</v>
       </c>
       <c r="E23" s="11">
         <f>D23*$B$2</f>
-        <v>3</v>
+        <v>200</v>
       </c>
       <c r="F23" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G23" s="4">
-        <f>E23*0.45</f>
-        <v>1.35</v>
+        <f>E23*0.35</f>
+        <v>70</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>81</v>
       </c>
       <c r="B24" t="s">
         <v>82</v>
       </c>
       <c r="C24" t="s">
         <v>83</v>
       </c>
       <c r="D24" s="9">
-        <v>1</v>
+        <v>0.025</v>
       </c>
       <c r="E24" s="11">
         <f>D24*$B$2</f>
-        <v>1</v>
+        <v>0.025</v>
       </c>
       <c r="F24" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G24" s="4">
-        <f>E24*6.96</f>
-        <v>6.96</v>
+        <f>E24*0.35</f>
+        <v>0.00875</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>84</v>
       </c>
       <c r="B25" t="s">
         <v>85</v>
       </c>
       <c r="C25" t="s">
         <v>86</v>
       </c>
       <c r="D25" s="9">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="E25" s="11">
         <f>D25*$B$2</f>
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>25</v>
+      </c>
+      <c r="G25" s="4">
+        <f>E25*0.45</f>
+        <v>5.4</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>87</v>
+      </c>
+      <c r="B26" t="s">
+        <v>88</v>
+      </c>
+      <c r="C26" t="s">
+        <v>89</v>
+      </c>
+      <c r="D26" s="9">
+        <v>0.02</v>
+      </c>
+      <c r="E26" s="11">
+        <f>D26*$B$2</f>
+        <v>0.02</v>
+      </c>
+      <c r="F26" t="s">
+        <v>39</v>
+      </c>
+      <c r="G26" s="4">
+        <f>E26*0.82</f>
+        <v>0.0164</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>90</v>
+      </c>
+      <c r="B27" t="s">
+        <v>91</v>
+      </c>
+      <c r="C27" t="s">
+        <v>92</v>
+      </c>
+      <c r="D27" s="9">
+        <v>1</v>
+      </c>
+      <c r="E27" s="11">
+        <f>D27*$B$2</f>
+        <v>1</v>
+      </c>
+      <c r="F27" t="s">
+        <v>39</v>
+      </c>
+      <c r="G27" s="4">
+        <f>E27*6.96</f>
+        <v>6.96</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>93</v>
+      </c>
+      <c r="B28" t="s">
+        <v>94</v>
+      </c>
+      <c r="C28" t="s">
+        <v>92</v>
+      </c>
+      <c r="D28" s="9">
         <v>2</v>
       </c>
-      <c r="F25" t="s">
-[...3 lines deleted...]
-        <f>E25*3.85</f>
+      <c r="E28" s="11">
+        <f>D28*$B$2</f>
+        <v>2</v>
+      </c>
+      <c r="F28" t="s">
+        <v>39</v>
+      </c>
+      <c r="G28" s="4">
+        <f>E28*3.85</f>
         <v>7.7</v>
       </c>
     </row>
-    <row r="26">
-[...9 lines deleted...]
-        <f>SUM(G7:G25)</f>
+    <row r="29">
+      <c r="A29"/>
+      <c r="B29"/>
+      <c r="C29"/>
+      <c r="D29"/>
+      <c r="E29"/>
+      <c r="F29" t="s" s="3">
+        <v>95</v>
+      </c>
+      <c r="G29" s="12">
+        <f>SUM(G7:G28)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F24"/>
+  <dimension ref="A1:F30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="C3" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="D3" s="11">
         <v>200</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>62</v>
+        <v>80</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>96</v>
+        <v>104</v>
       </c>
       <c r="C4" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="D4" s="11">
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>69</v>
       </c>
       <c r="F4" t="s">
-        <v>97</v>
+        <v>105</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="C5" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="D5" s="11">
         <v>1.2</v>
       </c>
       <c r="E5" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="F5" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
       <c r="C6" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="D6" s="11">
         <v>1</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F6" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="C7" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="D7" s="11">
         <v>1</v>
       </c>
       <c r="E7" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F7" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="C8" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="D8" s="11">
         <v>0.2</v>
       </c>
       <c r="E8" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F8" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="C9" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="D9" s="11">
         <v>1</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F9" t="s">
-        <v>103</v>
+        <v>111</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B10" t="s">
-        <v>104</v>
+        <v>112</v>
       </c>
       <c r="C10" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="D10" s="11">
-        <v>0.015</v>
+        <v>0.02</v>
       </c>
       <c r="E10" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F10" t="s">
-        <v>43</v>
+        <v>105</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B11" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="C11" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="D11" s="11">
-        <v>0.001</v>
+        <v>0.2</v>
       </c>
       <c r="E11" t="s">
-        <v>34</v>
+        <v>77</v>
       </c>
       <c r="F11" t="s">
-        <v>43</v>
+        <v>72</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B12" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="C12" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="D12" s="11">
-        <v>0.55</v>
+        <v>0.001</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F12" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B13" t="s">
-        <v>107</v>
+        <v>115</v>
       </c>
       <c r="C13" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="D13" s="11">
-        <v>0.55</v>
+        <v>0.001</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F13" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>108</v>
+        <v>116</v>
       </c>
       <c r="C14" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="D14" s="11">
-        <v>0.05</v>
+        <v>0.015</v>
       </c>
       <c r="E14" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F14" t="s">
-        <v>77</v>
+        <v>45</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="C15" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="D15" s="11">
-        <v>0.01</v>
+        <v>5</v>
       </c>
       <c r="E15" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F15" t="s">
-        <v>43</v>
+        <v>105</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="C16" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="D16" s="11">
-        <v>0.001</v>
+        <v>0</v>
       </c>
       <c r="E16" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F16" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>111</v>
+        <v>119</v>
       </c>
       <c r="C17" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="D17" s="11">
-        <v>1</v>
+        <v>0.55</v>
       </c>
       <c r="E17" t="s">
-        <v>69</v>
+        <v>39</v>
       </c>
       <c r="F17" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1</v>
       </c>
       <c r="B18" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="C18" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="D18" s="11">
-        <v>0.1</v>
+        <v>0.55</v>
       </c>
       <c r="E18" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F18" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1</v>
       </c>
       <c r="B19" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="C19" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="D19" s="11">
-        <v>0.02</v>
+        <v>0.025</v>
       </c>
       <c r="E19" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F19" t="s">
-        <v>40</v>
+        <v>83</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1</v>
       </c>
       <c r="B20" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="C20" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="D20" s="11">
-        <v>3</v>
+        <v>0.01</v>
       </c>
       <c r="E20" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F20" t="s">
-        <v>80</v>
+        <v>45</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1</v>
       </c>
       <c r="B21" t="s">
-        <v>101</v>
+        <v>123</v>
       </c>
       <c r="C21" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="D21" s="11">
-        <v>0.15</v>
+        <v>0.001</v>
       </c>
       <c r="E21" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F21" t="s">
-        <v>72</v>
+        <v>45</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>115</v>
+        <v>124</v>
       </c>
       <c r="C22" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="D22" s="11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E22" t="s">
-        <v>34</v>
+        <v>69</v>
       </c>
       <c r="F22" t="s">
-        <v>86</v>
+        <v>68</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1</v>
       </c>
       <c r="B23" t="s">
-        <v>116</v>
+        <v>125</v>
       </c>
       <c r="C23" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="D23" s="11">
-        <v>2</v>
+        <v>0.1</v>
       </c>
       <c r="E23" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F23" t="s">
-        <v>33</v>
+        <v>62</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1</v>
       </c>
       <c r="B24" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
       <c r="C24" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="D24" s="11">
+        <v>0.02</v>
+      </c>
+      <c r="E24" t="s">
+        <v>39</v>
+      </c>
+      <c r="F24" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>1</v>
+      </c>
+      <c r="B25" t="s">
+        <v>127</v>
+      </c>
+      <c r="C25" t="s">
+        <v>100</v>
+      </c>
+      <c r="D25" s="11">
+        <v>3</v>
+      </c>
+      <c r="E25" t="s">
+        <v>39</v>
+      </c>
+      <c r="F25" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>2</v>
+      </c>
+      <c r="B26" t="s">
+        <v>128</v>
+      </c>
+      <c r="C26" t="s">
+        <v>103</v>
+      </c>
+      <c r="D26" s="11">
+        <v>12</v>
+      </c>
+      <c r="E26" t="s">
+        <v>25</v>
+      </c>
+      <c r="F26" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>1</v>
+      </c>
+      <c r="B27" t="s">
+        <v>109</v>
+      </c>
+      <c r="C27" t="s">
+        <v>103</v>
+      </c>
+      <c r="D27" s="11">
+        <v>0.15</v>
+      </c>
+      <c r="E27" t="s">
+        <v>39</v>
+      </c>
+      <c r="F27" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>1</v>
+      </c>
+      <c r="B28" t="s">
+        <v>129</v>
+      </c>
+      <c r="C28" t="s">
+        <v>103</v>
+      </c>
+      <c r="D28" s="11">
+        <v>2</v>
+      </c>
+      <c r="E28" t="s">
+        <v>39</v>
+      </c>
+      <c r="F28" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>1</v>
+      </c>
+      <c r="B29" t="s">
+        <v>130</v>
+      </c>
+      <c r="C29" t="s">
+        <v>103</v>
+      </c>
+      <c r="D29" s="11">
+        <v>2</v>
+      </c>
+      <c r="E29" t="s">
+        <v>39</v>
+      </c>
+      <c r="F29" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>1</v>
+      </c>
+      <c r="B30" t="s">
+        <v>131</v>
+      </c>
+      <c r="C30" t="s">
+        <v>103</v>
+      </c>
+      <c r="D30" s="11">
         <v>2.3</v>
       </c>
-      <c r="E24" t="s">
-[...3 lines deleted...]
-        <v>37</v>
+      <c r="E30" t="s">
+        <v>39</v>
+      </c>
+      <c r="F30" t="s">
+        <v>42</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F11"/>
+  <dimension ref="A1:F10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>118</v>
+        <v>132</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>119</v>
+        <v>133</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>120</v>
+        <v>134</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>121</v>
+        <v>135</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>122</v>
+        <v>136</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>123</v>
+        <v>137</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
-      <c r="D2" t="inlineStr" s="14">
+      <c r="D2" t="inlineStr" s="13">
         <is>
-          <t>Mise en place du poste de travail — Vérifier les DLC, peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
+          <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel nécessaire. Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E2" t="s" s="14"/>
+      <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
-      <c r="D3" t="inlineStr" s="14">
+      <c r="D3" t="inlineStr" s="13">
         <is>
-          <t>Préparations préliminaires — Déconditionner les œufs selon la procédure. Réserver au froid. Déconditionner les champignons et les petits oignons grelots suivant la procédure. Tailler la poitrine fumée en lardons. Éplucher, laver, désinfecter les végétaux suivant la procédure. Émincer les carottes. Trancher les baguettes de pain en rondelles, toaster au four, frotter à l'ail. Réserver tièdes.</t>
+          <t>Préparations préliminaires — Déconditionner les œufs pochés ; les réserver au froid dans 6 bacs GN 1/1 H 35 perforés doublés d'un bac plein. Déconditionner les champignons et les oignons grelots ; réserver séparément avec les lardons, dans 3 bacs GN 1/1 H 35 perforés. Éplucher, laver, désinfecter les végétaux ; émincer les carottes. Trancher les baguettes en rondelles ; les toaster au four sur grilles GN 1/1, les frotter à l'ail ; réserver tièdes.</t>
         </is>
       </c>
-      <c r="E3" t="s" s="14"/>
+      <c r="E3" t="s" s="13"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
-      <c r="D4" t="inlineStr" s="14">
+      <c r="D4" t="inlineStr" s="13">
         <is>
-          <t>Cuire le roux — Dans un rondeau, faire fondre le beurre, ajouter la farine tamisée et mélanger au fouet. Cuire sans coloration à feu doux le roux jusqu'à ce qu'il blanchisse et devienne mousseux. Laisser refroidir dans le rondeau.</t>
+          <t>Cuire le roux — En rondeau, faire fondre le beurre, ajouter la farine tamisée, mélanger au fouet ; cuire sans coloration à feu doux jusqu'à ce que le roux blanchisse et mousse. Laisser refroidir dans le rondeau.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="14"/>
+      <c r="E4" t="s" s="13"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
-      <c r="D5" t="inlineStr" s="14">
+      <c r="D5" t="inlineStr" s="13">
         <is>
-          <t>Élaborer la sauce meurette — Dans un rondeau, réunir tous les éléments de base de la sauce. Cuire le fond et le réduire d'un tiers. Passer au chinois le fond bouillant sur le roux. Mélanger au fouet. Corser le goût avec la glace de viande. Rectifier l'assaisonnement et la couleur. Crémer ou beurrer. Monter la sauce au mixeur. Débarrasser et filmer. Réserver en armoire chaude à +63°C.</t>
+          <t>Élaborer la sauce meurette — En rondeau, réunir les éléments de base de la sauce (vin, carottes, échalotes, ail, bouquet garni, poivre en grain, girofle) ; cuire et réduire d'un tiers. Passer au chinois le fond bouillant sur le roux ; mélanger au fouet. Corser avec la glace de viande ; ⚠️☢️ ATTENTION : LES LARDONS FUMÉS ET LA GLACE DE VIANDE SONT DÉJÀ SALÉS — GOÛTER AVANT DE SALER ⚠️☢️ Rectifier l'assaisonnement (sel, poivre, Cayenne, sucre) et la couleur (un peu de concentré de tomate si besoin). Crémer ; monter au mixeur. Débarrasser en bac GN 1/1 H 250, filmer ; respecter la procédure de fin de cuisson ; maintenir à + 63 °C.</t>
         </is>
       </c>
-      <c r="E5" t="s" s="14"/>
+      <c r="E5" t="s" s="13"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
-      <c r="D6" t="inlineStr" s="14">
+      <c r="D6" t="inlineStr" s="13">
         <is>
-          <t>Préparer la garniture — Saisir et cuire au four à +180°C les lardons pendant 5 minutes environ. Passer les champignons au four vapeur. Cuire les petits oignons grelots 10 minutes au four vapeur. Réunir les 3 éléments de la garniture, couvrir. Stocker en armoire chaude à +63°C.</t>
+          <t>Préparer la garniture — Saisir les lardons au four à + 180 °C, 5 minutes environ. Passer les champignons au four vapeur ; cuire les oignons grelots 10 minutes à la vapeur. Réunir la garniture en bac GN 1/1 H 65, couvrir ; respecter la procédure de fin de cuisson ; maintenir à + 63 °C.</t>
         </is>
       </c>
-      <c r="E6" t="s" s="14"/>
+      <c r="E6" t="s" s="13"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7"/>
-      <c r="D7" t="inlineStr" s="14">
+      <c r="D7" t="inlineStr" s="13">
         <is>
-          <t>Dresser et servir — Passer les œufs au four vapeur pendant 2 minutes. À l'assiette, déposer 2 œufs sur 2 tranches de pain aillées. Ajouter la garniture et napper de sauce meurette.</t>
+          <t>Dresser et servir — Réchauffer les œufs pochés 2 minutes au four vapeur. À l'assiette, déposer 2 œufs sur 2 croûtons aillés ; ajouter la garniture ; napper de sauce meurette. Suggestions : adoucir la sauce avec 750 g de purée de carottes ; ou réchauffer les œufs dans la sauce, 5 minutes à four mixte + 160 °C.</t>
         </is>
       </c>
-      <c r="E7" t="s" s="14"/>
+      <c r="E7" t="s" s="13"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>138</v>
       </c>
       <c r="B8">
         <v>1</v>
       </c>
       <c r="C8" t="s">
-        <v>125</v>
-[...6 lines deleted...]
-      <c r="E8" t="s" s="14"/>
+        <v>139</v>
+      </c>
+      <c r="D8" t="s" s="13">
+        <v>140</v>
+      </c>
+      <c r="E8" t="s" s="13"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>138</v>
       </c>
       <c r="B9">
         <v>2</v>
       </c>
       <c r="C9" t="s">
-        <v>125</v>
-[...4 lines deleted...]
-      <c r="E9" t="s" s="14"/>
+        <v>139</v>
+      </c>
+      <c r="D9" t="inlineStr" s="13">
+        <is>
+          <t>Préparer les aromates — Trier et laver les queues de persil (jamais de tiges restées dans l'eau ou entassées trop longtemps en chambre froide : elles fermentent). Trier, laver et sécher doucement un thym bien parfumé ; laver, sécher et effeuiller le laurier ; garder thym et laurier à l'abri de la poussière.</t>
+        </is>
+      </c>
+      <c r="E9" t="s" s="13"/>
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>124</v>
+        <v>138</v>
       </c>
       <c r="B10">
         <v>3</v>
       </c>
       <c r="C10" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="D10" t="inlineStr" s="14">
+        <v>141</v>
+      </c>
+      <c r="D10" t="inlineStr" s="13">
         <is>
-          <t>Composer le bouquet garni selon l'utilisation : base = tiges de persil + thym + laurier. Pour fonds blancs et pochés : ajouter blanc de poireau et céleri en branches. Pour gibelotte : ajouter romarin. Pour légumes secs : ajouter sarriette.</t>
+          <t>Monter le bouquet — Glisser une brindille de thym et une petite feuille de laurier au milieu des tiges de persil, en proportion du liquide à parfumer. Ficeler serré : deux ou trois tours en haut et en bas, puis un nœud au milieu pour que le bouquet ne s'ouvre pas à la cuisson. Parer légèrement les deux bouts.</t>
         </is>
       </c>
-      <c r="E10" t="s" s="14"/>
+      <c r="E10" t="s" s="13"/>
       <c r="F10"/>
-    </row>
-[...16 lines deleted...]
-      <c r="F11"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D38"/>
+  <dimension ref="A1:D41"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>129</v>
+        <v>142</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="15">
-[...1 lines deleted...]
-        <v>GRO_CDC_045 · GRO.ENT.FR · référence : 100 pc · multiplicateur réglable sur la feuille </v>
+      <c r="A2" t="str" s="14">
+        <f>"GRO_CDC_045 · GRO.OEUFS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDC_045 · GRO.OEUFS · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="16">
-        <v>130</v>
+      <c r="A4" t="s" s="15">
+        <v>143</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B5" t="str" s="14">
+      <c r="A5" t="s" s="16">
+        <v>144</v>
+      </c>
+      <c r="B5" t="str" s="13">
         <f>Procedure!D2</f>
-        <v>Mise en place du poste de travail — Vérifier les DLC, peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</v>
+        <v>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel nécessaire. Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B6" t="str" s="14">
+      <c r="A6" t="s" s="16">
+        <v>145</v>
+      </c>
+      <c r="B6" t="str" s="13">
         <f>Procedure!D3</f>
-        <v>Préparations préliminaires — Déconditionner les œufs selon la procédure. Réserver au froid. Déconditionner les champignons et les petits oignons grelots suivant la procédure. Tailler la poitrine fumée en lardons. Éplucher, laver, désinfecter les végétaux suivant la procédure. Émincer les carottes. Trancher les baguettes de pain en rondelles, toaster au four, frotter à l'ail. Réserver tièdes.</v>
+        <v>Préparations préliminaires — Déconditionner les œufs pochés ; les réserver au froid dans 6 bacs GN 1/1 H 35 perforés doublés d'un bac plein. Déconditionner les champignons et les oignons grelots ; réserver séparément avec les lardons, dans 3 bacs GN 1/1 H 35 perforés. Éplucher, laver, désinfecter les végétaux ; émincer les carottes. Trancher les baguettes en rondelles ; les toaster au four sur grilles GN 1/1, les frotter à l'ail ; réserver tièdes.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
-        <f>Besoins!B17</f>
-        <v>Oeuf dur ecaille sous vide par 10</v>
+        <f>Besoins!B23</f>
+        <v>Œuf poché cuit sous vide (pièce)</v>
       </c>
       <c r="C7" s="11">
-        <f>Besoins!E17</f>
+        <f>Besoins!E23</f>
         <v>200</v>
       </c>
       <c r="D7" t="str">
-        <f>Besoins!F17</f>
+        <f>Besoins!F23</f>
         <v>pc</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="17">
-[...7 lines deleted...]
-      <c r="D8"/>
+      <c r="A8"/>
+      <c r="B8" t="str">
+        <f>Besoins!B21</f>
+        <v>CAROTTE France extra colis 12kg</v>
+      </c>
+      <c r="C8" s="11">
+        <f>Besoins!E21</f>
+        <v>1</v>
+      </c>
+      <c r="D8" t="str">
+        <f>Besoins!F21</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9"/>
-      <c r="B9" t="str">
-[...1 lines deleted...]
-        <v>Beurre doux 82% MG plaquette</v>
+      <c r="B9" t="s">
+        <v>146</v>
       </c>
       <c r="C9" s="11">
-        <f>Besoins!E18</f>
-[...4 lines deleted...]
-        <v>kg</v>
+        <f>'Besoins'!$B$2*3</f>
+        <v>3</v>
+      </c>
+      <c r="D9" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
-      <c r="B10" t="str">
-[...1 lines deleted...]
-        <v>Farine de blé T55</v>
+      <c r="B10" t="s">
+        <v>147</v>
       </c>
       <c r="C10" s="11">
-        <f>Besoins!E15</f>
-[...3 lines deleted...]
-        <f>Besoins!F15</f>
+        <f>'Besoins'!$B$2*0.15</f>
+        <v>0.15</v>
+      </c>
+      <c r="D10" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11"/>
+      <c r="B11" t="str">
+        <f>Besoins!B28</f>
+        <v>Petits oignons blancs surgelés</v>
+      </c>
+      <c r="C11" s="11">
+        <f>Besoins!E28</f>
+        <v>2</v>
+      </c>
+      <c r="D11" t="str">
+        <f>Besoins!F28</f>
         <v>kg</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12"/>
-      <c r="B12" t="s">
-        <v>135</v>
+      <c r="B12" t="str">
+        <f>Besoins!B8</f>
+        <v>Lardons lardon cru fumé</v>
       </c>
       <c r="C12" s="11">
-        <f>'Besoins'!$B$2*12</f>
-[...3 lines deleted...]
-        <v>69</v>
+        <f>Besoins!E8</f>
+        <v>2</v>
+      </c>
+      <c r="D12" t="str">
+        <f>Besoins!F8</f>
+        <v>kg</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
-        <f>Besoins!B21</f>
-        <v>CAROTTE France extra colis 12kg</v>
+        <f>Besoins!B9</f>
+        <v>Champignons de Paris tranchés boîte</v>
       </c>
       <c r="C13" s="11">
-        <f>Besoins!E21</f>
-        <v>1</v>
+        <f>Besoins!E9</f>
+        <v>2.3</v>
       </c>
       <c r="D13" t="str">
-        <f>Besoins!F21</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A14" t="s" s="16">
+        <v>148</v>
+      </c>
+      <c r="B14" t="str" s="13">
+        <f>Procedure!D4</f>
+        <v>Cuire le roux — En rondeau, faire fondre le beurre, ajouter la farine tamisée, mélanger au fouet ; cuire sans coloration à feu doux jusqu'à ce que le roux blanchisse et mousse. Laisser refroidir dans le rondeau.</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14"/>
     </row>
     <row r="15">
       <c r="A15"/>
-      <c r="B15" t="s">
-        <v>136</v>
+      <c r="B15" t="str">
+        <f>Besoins!B18</f>
+        <v>Beurre doux 82% MG plaquette</v>
       </c>
       <c r="C15" s="11">
-        <f>'Besoins'!$B$2*0.2</f>
-[...3 lines deleted...]
-        <v>34</v>
+        <f>Besoins!E18</f>
+        <v>0.55</v>
+      </c>
+      <c r="D15" t="str">
+        <f>Besoins!F18</f>
+        <v>kg</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
-      <c r="B16" t="s">
-        <v>137</v>
+      <c r="B16" t="str">
+        <f>Besoins!B16</f>
+        <v>Farine de blé T55</v>
       </c>
       <c r="C16" s="11">
-        <f>'Besoins'!$B$2*1</f>
-[...3 lines deleted...]
-        <v>24</v>
+        <f>Besoins!E16</f>
+        <v>0.55</v>
+      </c>
+      <c r="D16" t="str">
+        <f>Besoins!F16</f>
+        <v>kg</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A17" t="s" s="16">
+        <v>149</v>
+      </c>
+      <c r="B17" t="str" s="13">
+        <f>Procedure!D5</f>
+        <v>Élaborer la sauce meurette — En rondeau, réunir les éléments de base de la sauce (vin, carottes, échalotes, ail, bouquet garni, poivre en grain, girofle) ; cuire et réduire d'un tiers. Passer au chinois le fond bouillant sur le roux ; mélanger au fouet. Corser avec la glace de viande ; ⚠️☢️ ATTENTION : LES LARDONS FUMÉS ET LA GLACE DE VIANDE SONT DÉJÀ SALÉS — GOÛTER AVANT DE SALER ⚠️☢️ Rectifier l'assaisonnement (sel, poivre, Cayenne, sucre) et la couleur (un peu de concentré de tomate si besoin). Crémer ; monter au mixeur. Débarrasser en bac GN 1/1 H 250, filmer ; respecter la procédure de fin de cuisson ; maintenir à + 63 °C.</v>
+      </c>
+      <c r="C17"/>
+      <c r="D17"/>
     </row>
     <row r="18">
       <c r="A18"/>
-      <c r="B18" t="str">
-[...1 lines deleted...]
-        <v>Clous de girofle</v>
+      <c r="B18" t="s">
+        <v>150</v>
       </c>
       <c r="C18" s="11">
-        <f>Besoins!E10</f>
-[...4 lines deleted...]
-        <v>kg</v>
+        <f>'Besoins'!$B$2*12</f>
+        <v>12</v>
+      </c>
+      <c r="D18" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="str">
-        <f>Besoins!B22</f>
-        <v>Sel fin de cuisine</v>
+        <f>Besoins!B27</f>
+        <v>Échalotte hachée IQF</v>
       </c>
       <c r="C19" s="11">
-        <f>Besoins!E22</f>
-        <v>0.05</v>
+        <f>Besoins!E27</f>
+        <v>1</v>
       </c>
       <c r="D19" t="str">
-        <f>Besoins!F22</f>
+        <f>Besoins!F27</f>
         <v>kg</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
-      <c r="B20" t="str">
-[...1 lines deleted...]
-        <v>Poivre noir moulu</v>
+      <c r="B20" t="s">
+        <v>147</v>
       </c>
       <c r="C20" s="11">
-        <f>Besoins!E13</f>
-[...4 lines deleted...]
-        <v>kg</v>
+        <f>'Besoins'!$B$2*0.2</f>
+        <v>0.2</v>
+      </c>
+      <c r="D20" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
-      <c r="B21" t="str">
-[...1 lines deleted...]
-        <v>Piment de Cayenne</v>
+      <c r="B21" t="s">
+        <v>151</v>
       </c>
       <c r="C21" s="11">
-        <f>Besoins!E11</f>
-[...4 lines deleted...]
-        <v>kg</v>
+        <f>'Besoins'!$B$2*1</f>
+        <v>1</v>
+      </c>
+      <c r="D21" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="str">
-        <f>Besoins!B19</f>
-        <v>Crème fraîche liquide 15% MG allégée</v>
+        <f>Besoins!B12</f>
+        <v>Poivre noir en grains entiers</v>
       </c>
       <c r="C22" s="11">
-        <f>Besoins!E19</f>
-        <v>1</v>
+        <f>Besoins!E12</f>
+        <v>0.015</v>
       </c>
       <c r="D22" t="str">
-        <f>Besoins!F19</f>
-        <v>lt</v>
+        <f>Besoins!F12</f>
+        <v>kg</v>
       </c>
     </row>
     <row r="23">
       <c r="A23"/>
-      <c r="B23" t="str">
-[...1 lines deleted...]
-        <v>Glace de viande</v>
+      <c r="B23" t="s">
+        <v>152</v>
       </c>
       <c r="C23" s="11">
-        <f>Besoins!E16</f>
-[...4 lines deleted...]
-        <v>kg</v>
+        <f>'Besoins'!$B$2*5</f>
+        <v>5</v>
+      </c>
+      <c r="D23" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="str">
-        <f>Besoins!B9</f>
-        <v>sucre semoule</v>
+        <f>Besoins!B24</f>
+        <v>Sel fin de cuisine</v>
       </c>
       <c r="C24" s="11">
-        <f>Besoins!E9</f>
-        <v>0.02</v>
+        <f>Besoins!E24</f>
+        <v>0.025</v>
       </c>
       <c r="D24" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F24</f>
         <v>kg</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" t="s" s="17">
-[...7 lines deleted...]
-      <c r="D25"/>
+      <c r="A25"/>
+      <c r="B25" t="str">
+        <f>Besoins!B13</f>
+        <v>Poivre noir moulu</v>
+      </c>
+      <c r="C25" s="11">
+        <f>Besoins!E13</f>
+        <v>0.01</v>
+      </c>
+      <c r="D25" t="str">
+        <f>Besoins!F13</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26" t="str">
-        <f>Besoins!B8</f>
-        <v>Champignons de Paris tranchés boîte</v>
+        <f>Besoins!B11</f>
+        <v>Piment de Cayenne</v>
       </c>
       <c r="C26" s="11">
-        <f>Besoins!E8</f>
-        <v>2.3</v>
+        <f>Besoins!E11</f>
+        <v>0.001</v>
       </c>
       <c r="D26" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27" t="str">
-        <f>Besoins!B7</f>
-        <v>Poitrine fumée n°1</v>
+        <f>Besoins!B19</f>
+        <v>Crème fraîche liquide 15% MG allégée</v>
       </c>
       <c r="C27" s="11">
-        <f>Besoins!E7</f>
-        <v>2</v>
+        <f>Besoins!E19</f>
+        <v>1</v>
       </c>
       <c r="D27" t="str">
-        <f>Besoins!F7</f>
-        <v>kg</v>
+        <f>Besoins!F19</f>
+        <v>lt</v>
       </c>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28" t="str">
-        <f>Besoins!B25</f>
-        <v>Petits oignons blancs surgelés</v>
+        <f>Besoins!B17</f>
+        <v>Glace de viande</v>
       </c>
       <c r="C28" s="11">
-        <f>Besoins!E25</f>
-        <v>2</v>
+        <f>Besoins!E17</f>
+        <v>0.1</v>
       </c>
       <c r="D28" t="str">
-        <f>Besoins!F25</f>
+        <f>Besoins!F17</f>
         <v>kg</v>
       </c>
     </row>
     <row r="29">
-      <c r="A29" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B29" t="str" s="14">
+      <c r="A29"/>
+      <c r="B29" t="str">
+        <f>Besoins!B26</f>
+        <v>Sucre blanc cristal sac 25 kg</v>
+      </c>
+      <c r="C29" s="11">
+        <f>Besoins!E26</f>
+        <v>0.02</v>
+      </c>
+      <c r="D29" t="str">
+        <f>Besoins!F26</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s" s="16">
+        <v>153</v>
+      </c>
+      <c r="B30" t="str" s="13">
+        <f>Procedure!D6</f>
+        <v>Préparer la garniture — Saisir les lardons au four à + 180 °C, 5 minutes environ. Passer les champignons au four vapeur ; cuire les oignons grelots 10 minutes à la vapeur. Réunir la garniture en bac GN 1/1 H 65, couvrir ; respecter la procédure de fin de cuisson ; maintenir à + 63 °C.</v>
+      </c>
+      <c r="C30"/>
+      <c r="D30"/>
+    </row>
+    <row r="31">
+      <c r="A31" t="s" s="16">
+        <v>154</v>
+      </c>
+      <c r="B31" t="str" s="13">
         <f>Procedure!D7</f>
-        <v>Dresser et servir — Passer les œufs au four vapeur pendant 2 minutes. À l'assiette, déposer 2 œufs sur 2 tranches de pain aillées. Ajouter la garniture et napper de sauce meurette.</v>
-[...21 lines deleted...]
-      <c r="B31"/>
+        <v>Dresser et servir — Réchauffer les œufs pochés 2 minutes au four vapeur. À l'assiette, déposer 2 œufs sur 2 croûtons aillés ; ajouter la garniture ; napper de sauce meurette. Suggestions : adoucir la sauce avec 750 g de purée de carottes ; ou réchauffer les œufs dans la sauce, 5 minutes à four mixte + 160 °C.</v>
+      </c>
       <c r="C31"/>
       <c r="D31"/>
     </row>
     <row r="32">
-      <c r="A32" t="s" s="16">
-[...1 lines deleted...]
-      </c>
+      <c r="A32"/>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
     </row>
     <row r="33">
-      <c r="A33" t="s" s="17">
-[...5 lines deleted...]
-      </c>
+      <c r="A33" t="s" s="15">
+        <v>155</v>
+      </c>
+      <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
     </row>
     <row r="34">
-      <c r="A34" t="s" s="17">
-[...4 lines deleted...]
-        <v>[TRIER] Choisir un excellent thym très odorant, le trier, le laver, le sécher doucement. Laver, sécher et effeuiller le laurier.</v>
+      <c r="A34" t="s" s="16">
+        <v>144</v>
+      </c>
+      <c r="B34" t="str" s="13">
+        <f>"[TRIER] "&amp;Procedure!D8</f>
+        <v>[TRIER] Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</v>
       </c>
       <c r="C34"/>
       <c r="D34"/>
     </row>
     <row r="35">
-      <c r="A35" t="s" s="17">
-[...4 lines deleted...]
-        <v>[FOURRER] Composer le bouquet garni selon l'utilisation : base = tiges de persil + thym + laurier. Pour fonds blancs et pochés : ajouter blanc de poireau et céleri en branches. Pour gibelotte : ajouter romarin. Pour légumes secs : ajouter sarriette.</v>
+      <c r="A35" t="s" s="16">
+        <v>145</v>
+      </c>
+      <c r="B35" t="str" s="13">
+        <f>"[TRIER] "&amp;Procedure!D9</f>
+        <v>[TRIER] Préparer les aromates — Trier et laver les queues de persil (jamais de tiges restées dans l'eau ou entassées trop longtemps en chambre froide : elles fermentent). Trier, laver et sécher doucement un thym bien parfumé ; laver, sécher et effeuiller le laurier ; garder thym et laurier à l'abri de la poussière.</v>
       </c>
       <c r="C35"/>
       <c r="D35"/>
     </row>
     <row r="36">
-      <c r="A36" t="s" s="17">
-[...4 lines deleted...]
-        <v>[LIER] Lier le bouquet garni en fagot bien serré avec de la ficelle de cuisine. Le rôle des aromates étant de parfumer, des produits de mauvaise qualité ou de fraîcheur insuffisante donnent un très mauvais résultat.</v>
+      <c r="A36" t="s" s="16">
+        <v>148</v>
+      </c>
+      <c r="B36" t="str" s="13">
+        <f>"[FOURRER] "&amp;Procedure!D10</f>
+        <v>[FOURRER] Monter le bouquet — Glisser une brindille de thym et une petite feuille de laurier au milieu des tiges de persil, en proportion du liquide à parfumer. Ficeler serré : deux ou trois tours en haut et en bas, puis un nœud au milieu pour que le bouquet ne s'ouvre pas à la cuisson. Parer légèrement les deux bouts.</v>
       </c>
       <c r="C36"/>
       <c r="D36"/>
     </row>
     <row r="37">
       <c r="A37"/>
-      <c r="B37"/>
-[...1 lines deleted...]
-      <c r="D37"/>
+      <c r="B37" t="s">
+        <v>156</v>
+      </c>
+      <c r="C37" s="11">
+        <f>'Besoins'!$B$2*0.02</f>
+        <v>0.02</v>
+      </c>
+      <c r="D37" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="38">
-      <c r="A38" t="s" s="18">
-[...4 lines deleted...]
-      <c r="D38"/>
+      <c r="A38"/>
+      <c r="B38" t="str">
+        <f>Besoins!B15</f>
+        <v>Thym séché</v>
+      </c>
+      <c r="C38" s="11">
+        <f>Besoins!E15</f>
+        <v>0.001</v>
+      </c>
+      <c r="D38" t="str">
+        <f>Besoins!F15</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39"/>
+      <c r="B39" t="str">
+        <f>Besoins!B14</f>
+        <v>Laurier sauce feuilles</v>
+      </c>
+      <c r="C39" s="11">
+        <f>Besoins!E14</f>
+        <v>0.001</v>
+      </c>
+      <c r="D39" t="str">
+        <f>Besoins!F14</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40"/>
+      <c r="B40"/>
+      <c r="C40"/>
+      <c r="D40"/>
+    </row>
+    <row r="41">
+      <c r="A41" t="s" s="17">
+        <v>22</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
-  <mergeCells count="15">
+  <mergeCells count="14">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
-    <mergeCell ref="B8:D8"/>
-[...4 lines deleted...]
-    <mergeCell ref="B33:D33"/>
+    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="B30:D30"/>
+    <mergeCell ref="B31:D31"/>
+    <mergeCell ref="A33:D33"/>
     <mergeCell ref="B34:D34"/>
     <mergeCell ref="B35:D35"/>
     <mergeCell ref="B36:D36"/>
-    <mergeCell ref="A38:D38"/>
+    <mergeCell ref="A41:D41"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>OEUFS EN MEURETTE</dc:title>
+  <dc:title>ŒUFS EN MEURETTE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>