--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -26,51 +26,51 @@
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Matieres premieres" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Quantité totale</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût total</t>
+    <t>Coût total H.T.</t>
   </si>
   <si>
     <t>RNM1920160</t>
   </si>
   <si>
     <t>CIBOULETTE France botte</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>bte</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
@@ -183,63 +183,63 @@
       </c>
       <c r="E1" t="s" s="2">
         <v>4</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="3">
         <v>1</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="4">
-        <v>4.5</v>
+        <v>0.45</v>
       </c>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3" t="s" s="5">
         <v>10</v>
       </c>
       <c r="F3" s="6">
-        <v>4.5</v>
+        <v>0.45</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>CIBOULETTE (KG)</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>