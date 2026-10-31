--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -17,224 +17,227 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="83">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>WELSH RAREBIT (PAIN DE MIE)</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_038B</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
-    <t>Entrées froides collectivité (GRO.ENT.FR)</t>
+    <t>Entrées chaudes collectivité (GRO.ENT.CH)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 03:09</t>
+    <t>31/10/2026 06:01</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>BIERE-BLONDE</t>
   </si>
   <si>
     <t>Bière blonde de cuisson (33cl)</t>
   </si>
   <si>
     <t>Vins et bières de cuisson</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>EPI-PIMENT-CAYE</t>
   </si>
   <si>
     <t>Piment de Cayenne</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
+    <t>FROMAGE-CHEDDAR</t>
+  </si>
+  <si>
+    <t>Fromage Chester ou Cheddar</t>
+  </si>
+  <si>
+    <t>Produits laitiers et œufs</t>
+  </si>
+  <si>
+    <t>BEU-DOUX</t>
+  </si>
+  <si>
+    <t>Beurre doux 82% MG plaquette</t>
+  </si>
+  <si>
+    <t>Beurres et margarines</t>
+  </si>
+  <si>
+    <t>SEL-FIN</t>
+  </si>
+  <si>
+    <t>Sel fin de cuisine</t>
+  </si>
+  <si>
+    <t>Sels et condiments de base</t>
+  </si>
+  <si>
     <t>RNME101463</t>
   </si>
   <si>
     <t>Pain de mie LC tranches 500g</t>
   </si>
   <si>
-    <t>Féculents et légumineuses</t>
-[...26 lines deleted...]
-    <t>Sels et condiments de base</t>
+    <t>Pains et bases précuits</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
-    <t>Entrées froides collectivité</t>
+    <t>Entrées chaudes collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fromage Chester ou Cheddar</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Bière blonde de cuisson (33cl)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Piment de Cayenne</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Pain de mie LC tranches 500g</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
@@ -472,933 +475,935 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
         <v>79.34956</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
         <v>0.7934956</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
         <v>79.34956</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
         <v>5.5</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
         <v>5.5</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
         <f>E7*1.8</f>
         <v>9.9</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8" s="9">
         <v>0.003</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
         <v>0.003</v>
       </c>
       <c r="F8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G8" s="4">
         <f>E8*9.8</f>
         <v>0.0294</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D9" s="9">
-        <v>2.273</v>
+        <v>6.6</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>2.273</v>
+        <v>6.6</v>
       </c>
       <c r="F9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*5.17</f>
-        <v>11.75141</v>
+        <f>E9*8.5</f>
+        <v>56.1</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D10" s="9">
         <v>0.3</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
         <v>0.3</v>
       </c>
       <c r="F10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G10" s="4">
         <f>E10*5.2</f>
         <v>1.56</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D11" s="9">
-        <v>6.6</v>
+        <v>0.025</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>6.6</v>
+        <v>0.025</v>
       </c>
       <c r="F11" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*8.5</f>
-        <v>56.1</v>
+        <f>E11*0.35</f>
+        <v>0.00875</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D12" s="9">
-        <v>0.025</v>
+        <v>2.273</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>0.025</v>
+        <v>2.273</v>
       </c>
       <c r="F12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*0.35</f>
-        <v>0.00875</v>
+        <f>E12*5.17</f>
+        <v>11.75141</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13" t="s" s="3">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G13" s="12">
         <f>SUM(G7:G12)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D3" s="11">
         <v>6.6</v>
       </c>
       <c r="E3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F3" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
+        <v>61</v>
+      </c>
+      <c r="C4" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="D4" s="11">
         <v>5.5</v>
       </c>
       <c r="E4" t="s">
+        <v>35</v>
+      </c>
+      <c r="F4" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C5" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D5" s="11">
         <v>0.3</v>
       </c>
       <c r="E5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D6" s="11">
         <v>0.025</v>
       </c>
       <c r="E6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F6" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C7" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D7" s="11">
         <v>0.003</v>
       </c>
       <c r="E7" t="s">
+        <v>39</v>
+      </c>
+      <c r="F7" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C8" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D8" s="11">
         <v>2.273</v>
       </c>
       <c r="E8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F8" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
       <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s" s="13">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E3" t="s" s="13"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="inlineStr" s="13">
         <is>
           <t>Confectionner la crème de Chester — Dans un rondeau, porter la bière à ébullition et la réduire d'un quart. Ajouter le fromage de Chester ou de Cheddar râpé et le faire fondre en le remuant constamment à la spatule de cuisson. La crème doit napper la spatule. Lors de la cuisson du fromage, ajouter le sel et le poivre de Cayenne. Cuire jusqu'au moment où la masse sera assez consistante pour être tartinée sur les toasts.</t>
         </is>
       </c>
       <c r="E4" t="s" s="13"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="inlineStr" s="13">
         <is>
           <t>Napper et gratiner — Napper généreusement le côté non toasté du pain avec la sauce au fromage. Disposer sous le grill du four. Faire gratiner jusqu'à obtention d'une belle coloration dorée et bouillonnante.</t>
         </is>
       </c>
       <c r="E5" t="s" s="13"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s" s="13">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E6" t="s" s="13"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s" s="13">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E7" t="s" s="13"/>
       <c r="F7"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:D18"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="14">
-        <f>"GRO_CDC_038B · GRO.ENT.FR · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
-        <v>GRO_CDC_038B · GRO.ENT.FR · référence : 100 pc · multiplicateur réglable sur la feuille </v>
+        <f>"GRO_CDC_038B · GRO.ENT.CH · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDC_038B · GRO.ENT.CH · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="15">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="16">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B5" t="str" s="13">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="16">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B6" t="str" s="13">
         <f>Procedure!D3</f>
         <v>Préparations préliminaires — Disposer les tranches de pain de mie sur des grilles de cuisson. Préchauffer le four sur la position grill.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B12</f>
         <v>Pain de mie LC tranches 500g</v>
       </c>
       <c r="C7" s="11">
-        <f>Besoins!E9</f>
+        <f>Besoins!E12</f>
         <v>2.273</v>
       </c>
       <c r="D7" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="16">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B8" t="str" s="13">
         <f>Procedure!D4</f>
         <v>Confectionner la crème de Chester — Dans un rondeau, porter la bière à ébullition et la réduire d'un quart. Ajouter le fromage de Chester ou de Cheddar râpé et le faire fondre en le remuant constamment à la spatule de cuisson. La crème doit napper la spatule. Lors de la cuisson du fromage, ajouter le sel et le poivre de Cayenne. Cuire jusqu'au moment où la masse sera assez consistante pour être tartinée sur les toasts.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
-        <f>Besoins!B11</f>
+        <f>Besoins!B9</f>
         <v>Fromage Chester ou Cheddar</v>
       </c>
       <c r="C9" s="11">
-        <f>Besoins!E11</f>
+        <f>Besoins!E9</f>
         <v>6.6</v>
       </c>
       <c r="D9" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
         <f>Besoins!B7</f>
         <v>Bière blonde de cuisson (33cl)</v>
       </c>
       <c r="C10" s="11">
         <f>Besoins!E7</f>
         <v>5.5</v>
       </c>
       <c r="D10" t="str">
         <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
         <f>Besoins!B10</f>
         <v>Beurre doux 82% MG plaquette</v>
       </c>
       <c r="C11" s="11">
         <f>Besoins!E10</f>
         <v>0.3</v>
       </c>
       <c r="D11" t="str">
         <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
-        <f>Besoins!B12</f>
+        <f>Besoins!B11</f>
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C12" s="11">
-        <f>Besoins!E12</f>
+        <f>Besoins!E11</f>
         <v>0.025</v>
       </c>
       <c r="D12" t="str">
-        <f>Besoins!F12</f>
+        <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
         <f>Besoins!B8</f>
         <v>Piment de Cayenne</v>
       </c>
       <c r="C13" s="11">
         <f>Besoins!E8</f>
         <v>0.003</v>
       </c>
       <c r="D13" t="str">
         <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="16">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B14" t="str" s="13">
         <f>Procedure!D5</f>
         <v>Napper et gratiner — Napper généreusement le côté non toasté du pain avec la sauce au fromage. Disposer sous le grill du four. Faire gratiner jusqu'à obtention d'une belle coloration dorée et bouillonnante.</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
       <c r="A15" t="s" s="16">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B15" t="str" s="13">
         <f>Procedure!D6</f>
         <v>Dresser — Servir les Welsh rarebit chauds. On peut accompagner le Welsh rarebit avec une salade.</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
       <c r="A16" t="s" s="16">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B16" t="str" s="13">
         <f>Procedure!D7</f>
         <v>Historique — Le Welsh Rarebit (ou Welsh Rabbit) est une spécialité galloise, un toast au fromage fondu très ancien dont l'origine du nom reste discutée.</v>
       </c>
       <c r="C16"/>
       <c r="D16"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
     </row>
     <row r="18">
       <c r="A18" t="s" s="17">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="10">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="A18:D18"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>