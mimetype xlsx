--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -38,96 +38,96 @@
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>WELSH RAREBIT (PAIN DE MIE)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
-    <t>Entrées froides collectivité</t>
+    <t>Entrées chaudes collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fromage Chester ou Cheddar</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
+    <t>Produits laitiers et œufs</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Bière blonde de cuisson (33cl)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>Vins et bières de cuisson</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Piment de Cayenne</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Pain de mie LC tranches 500g</t>
   </si>
   <si>
-    <t>Féculents et légumineuses</t>
+    <t>Pains et bases précuits</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
       <color rgb="FFFFFFFF"/>
     </font>