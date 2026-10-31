--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -26,111 +26,111 @@
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Matieres premieres" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Quantité totale</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût total</t>
+    <t>Coût total H.T.</t>
   </si>
   <si>
     <t>BIERE-BLONDE</t>
   </si>
   <si>
     <t>Bière blonde de cuisson (33cl)</t>
   </si>
   <si>
     <t>Vins et bières de cuisson</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>EPI-PIMENT-CAYE</t>
   </si>
   <si>
     <t>Piment de Cayenne</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
+    <t>FROMAGE-CHEDDAR</t>
+  </si>
+  <si>
+    <t>Fromage Chester ou Cheddar</t>
+  </si>
+  <si>
+    <t>Produits laitiers et œufs</t>
+  </si>
+  <si>
+    <t>BEU-DOUX</t>
+  </si>
+  <si>
+    <t>Beurre doux 82% MG plaquette</t>
+  </si>
+  <si>
+    <t>Beurres et margarines</t>
+  </si>
+  <si>
+    <t>SEL-FIN</t>
+  </si>
+  <si>
+    <t>Sel fin de cuisine</t>
+  </si>
+  <si>
+    <t>Sels et condiments de base</t>
+  </si>
+  <si>
     <t>RNME101463</t>
   </si>
   <si>
     <t>Pain de mie LC tranches 500g</t>
   </si>
   <si>
-    <t>Féculents et légumineuses</t>
-[...26 lines deleted...]
-    <t>Sels et condiments de base</t>
+    <t>Pains et bases précuits</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
     <numFmt numFmtId="201" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="#,##0.00&quot; €&quot;"/>
   </numFmts>
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
@@ -265,117 +265,117 @@
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="3">
         <v>0.003</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="4">
         <v>0.0294</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" s="3">
-        <v>2.273</v>
+        <v>6.6</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="4">
-        <v>11.7514</v>
+        <v>56.1</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5" t="s">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="3">
         <v>0.3</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="4">
         <v>1.56</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="B6" t="s">
         <v>21</v>
       </c>
       <c r="C6" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="3">
-        <v>6.6</v>
+        <v>0.025</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="4">
-        <v>56.1</v>
+        <v>0.0087</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>23</v>
       </c>
       <c r="B7" t="s">
         <v>24</v>
       </c>
       <c r="C7" t="s">
         <v>25</v>
       </c>
       <c r="D7" s="3">
-        <v>0.025</v>
+        <v>2.273</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="4">
-        <v>0.0087</v>
+        <v>11.7514</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8" t="s" s="5">
         <v>26</v>
       </c>
       <c r="F8" s="6">
         <v>79.35</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>