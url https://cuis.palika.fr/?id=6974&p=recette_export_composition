--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -38,63 +38,63 @@
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>WELSH RAREBIT (PAIN DE CAMPAGNE)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
-    <t>Entrées froides collectivité</t>
+    <t>Entrées chaudes collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fromage Chester ou Cheddar</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
+    <t>Produits laitiers et œufs</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Bière blonde de cuisson (33cl)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>Vins et bières de cuisson</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Piment de Cayenne</t>
   </si>