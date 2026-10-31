--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -26,93 +26,93 @@
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Matieres premieres" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Quantité totale</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût total</t>
+    <t>Coût total H.T.</t>
   </si>
   <si>
     <t>BIERE-BLONDE</t>
   </si>
   <si>
     <t>Bière blonde de cuisson (33cl)</t>
   </si>
   <si>
     <t>Vins et bières de cuisson</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>EPI-PIMENT-CAYE</t>
   </si>
   <si>
     <t>Piment de Cayenne</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
+    <t>FROMAGE-CHEDDAR</t>
+  </si>
+  <si>
+    <t>Fromage Chester ou Cheddar</t>
+  </si>
+  <si>
+    <t>Produits laitiers et œufs</t>
+  </si>
+  <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
-  </si>
-[...7 lines deleted...]
-    <t>Produits laitiers</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>PAIN-CAMPAGNE-TR</t>
   </si>
   <si>
     <t>Pain de campagne tranché (kg)</t>
   </si>
   <si>
     <t>Pains et bases précuits</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -265,77 +265,77 @@
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="3">
         <v>0.003</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="4">
         <v>0.0294</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" s="3">
-        <v>0.3</v>
+        <v>6.6</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="4">
-        <v>1.56</v>
+        <v>56.1</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5" t="s">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="3">
-        <v>6.6</v>
+        <v>0.3</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="4">
-        <v>56.1</v>
+        <v>1.56</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="B6" t="s">
         <v>21</v>
       </c>
       <c r="C6" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="3">
         <v>0.025</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="4">
         <v>0.0087</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>23</v>