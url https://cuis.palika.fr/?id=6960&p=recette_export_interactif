--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -70,51 +70,51 @@
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>Confectionner — Porter à ébullition la crème fleurette. Ajouter le pralin. Fouetter. Refroidir la crème pralinée.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>Mélanger — Mélanger les deux éléments.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>CRÈME ANGLAISE UHT (BASE)</t>
   </si>
   <si>
     <t>Quantité totale à produire (cumulée)</t>
   </si>
   <si>
-    <t>référence : 100 pc — lot unique couvrant tous les usages</t>
+    <t>référence : 4 lt — lot unique couvrant tous les usages</t>
   </si>
   <si>
     <t>CRÈME ANGLAISE UHT (BASE)  GRO_CDC_221</t>
   </si>
   <si>
     <t xml:space="preserve">    CRÈME ANGLAISE 1 litre</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
@@ -449,124 +449,124 @@
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>17</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>18</v>
       </c>
       <c r="B2" s="14">
         <v>4</v>
       </c>
       <c r="C2" t="s">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="D2" t="s" s="7">
         <v>19</v>
       </c>
       <c r="E2" t="s" s="8"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3" t="s" s="8"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
         <v>20</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="10">
-        <f>B2*0.04</f>
-        <v>0.16</v>
+        <f>B2*1</f>
+        <v>4</v>
       </c>
       <c r="D6" t="s">
         <v>3</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8" t="s" s="11">
         <v>12</v>
       </c>
       <c r="B8" t="inlineStr" s="12">
         <is>
           <t>Base — Crème anglaise UHT prête à l'emploi. Base neutre non transformée à ce stade, chaque parfum (221A-F) part de cette base et lui ajoute ses propres éléments (voir fiches dédiées).</t>
         </is>
       </c>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>21</v>
       </c>
       <c r="C9" s="10">
-        <f>B2*0.04</f>
-        <v>0.16</v>
+        <f>B2*1</f>
+        <v>4</v>
       </c>
       <c r="D9" t="s">
         <v>3</v>
       </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="13">
         <v>16</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="A10:D10"/>
   </mergeCells>
 </worksheet>
 </file>