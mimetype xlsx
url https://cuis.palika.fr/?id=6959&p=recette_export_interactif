--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -13,122 +13,125 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="CRÈME ANGLAISE CARAMÉLISÉE" sheetId="1" r:id="rId1"/>
     <sheet name="CRÈME ANGLAISE UHT (BASE)" sheetId="2" r:id="rId2"/>
     <sheet name="CARAMEL LIQUIDE" sheetId="3" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
   <si>
     <t>CRÈME ANGLAISE CARAMÉLISÉE</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
     <t>CRÈME ANGLAISE CARAMÉLISÉE  GRO_CDC_221C</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    CRÈME ANGLAISE UHT (BASE) — voir l'onglet "CRÈME ANGLAISE UHT (BASE)"</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    CARAMEL LIQUIDE — voir l'onglet "CARAMEL LIQUIDE"</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>Mélanger — Mélanger les deux éléments (crème anglaise et caramel liquide).</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>CRÈME ANGLAISE UHT (BASE)</t>
   </si>
   <si>
     <t>Quantité totale à produire (cumulée)</t>
   </si>
   <si>
-    <t>référence : 100 pc — lot unique couvrant tous les usages</t>
+    <t>référence : 4 lt — lot unique couvrant tous les usages</t>
   </si>
   <si>
     <t>CRÈME ANGLAISE UHT (BASE)  GRO_CDC_221</t>
   </si>
   <si>
     <t xml:space="preserve">    CRÈME ANGLAISE 1 litre</t>
   </si>
   <si>
     <t>CARAMEL LIQUIDE</t>
   </si>
   <si>
+    <t>référence : 3,3 lt — lot unique couvrant tous les usages</t>
+  </si>
+  <si>
     <t>CARAMEL LIQUIDE  GRO_CDC_226</t>
   </si>
   <si>
     <t xml:space="preserve">    Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    Glucose DE40 sirop standard</t>
   </si>
   <si>
-    <t xml:space="preserve">    EAU</t>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>Préparations préliminaires — Rincer au vinaigre la russe qui servira à la cuisson du sucre. Égoutter sans essuyer.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>Suggestions — Le caramel liquide est employé pour caraméliser le fond des moules, en nappage, en ajout à des crèmes.</t>
   </si>
 </sst>
 </file>
 
@@ -439,401 +442,429 @@
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>13</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>14</v>
       </c>
       <c r="B2" s="14">
         <v>4</v>
       </c>
       <c r="C2" t="s">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="D2" t="s" s="7">
         <v>15</v>
       </c>
       <c r="E2" t="s" s="8"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3" t="s" s="8"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
         <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="10">
-        <f>B2*0.04</f>
-        <v>0.16</v>
+        <f>B2*1</f>
+        <v>4</v>
       </c>
       <c r="D6" t="s">
         <v>3</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8" t="s" s="11">
         <v>10</v>
       </c>
       <c r="B8" t="inlineStr" s="12">
         <is>
           <t>Base — Crème anglaise UHT prête à l'emploi. Base neutre non transformée à ce stade, chaque parfum (221A-F) part de cette base et lui ajoute ses propres éléments (voir fiches dédiées).</t>
         </is>
       </c>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="10">
-        <f>B2*0.04</f>
-        <v>0.16</v>
+        <f>B2*1</f>
+        <v>4</v>
       </c>
       <c r="D9" t="s">
         <v>3</v>
       </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="13">
         <v>12</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="A10:D10"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E19"/>
+  <dimension ref="A1:E21"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>18</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>14</v>
       </c>
       <c r="B2" s="14">
         <v>0.25</v>
       </c>
       <c r="C2" t="s">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="D2" t="s" s="7">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="E2" t="s" s="8"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3" t="s" s="8"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C6" s="10">
-        <f>B2*0.025</f>
-        <v>0.00625</v>
+        <f>B2*0.7575757576</f>
+        <v>0.189394</v>
       </c>
       <c r="D6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C7" s="10">
+        <f>B2*0.0757575758</f>
+        <v>0.018939</v>
+      </c>
+      <c r="D7" t="s">
         <v>22</v>
-      </c>
-[...5 lines deleted...]
-        <v>21</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C8" s="10">
-        <f>B2*0.02</f>
-        <v>0.005</v>
+        <f>B2*0.303030303</f>
+        <v>0.075758</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
-      <c r="B9"/>
-[...1 lines deleted...]
-      <c r="D9"/>
+      <c r="B9" t="s">
+        <v>24</v>
+      </c>
+      <c r="C9" s="10">
+        <f>B2*0.303030303</f>
+        <v>0.075758</v>
+      </c>
+      <c r="D9" t="s">
+        <v>8</v>
+      </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="11">
+      <c r="A10"/>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10" t="s" s="8"/>
+    </row>
+    <row r="11">
+      <c r="A11" t="s" s="11">
         <v>10</v>
       </c>
-      <c r="B10" t="inlineStr" s="12">
+      <c r="B11" t="inlineStr" s="12">
         <is>
           <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel nécessaire. Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
-      <c r="C10"/>
-[...9 lines deleted...]
-      </c>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="11">
+        <v>25</v>
+      </c>
+      <c r="B12" t="s" s="12">
         <v>26</v>
       </c>
-      <c r="B12" t="inlineStr" s="12">
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12" t="s" s="8"/>
+    </row>
+    <row r="13">
+      <c r="A13" t="s" s="11">
+        <v>27</v>
+      </c>
+      <c r="B13" t="inlineStr" s="12">
         <is>
           <t>Cuire le sucre — Sur la balance, faire la tare de la russe. Peser ou mesurer dans l'ordre : 1 litre d'eau, le glucose et le sucre. Il est préférable de mettre l'eau en premier pour éviter que le sucre ne colle au fond. Faire dissoudre le sucre en le remuant avant de le mettre en cuisson. Porter à ébullition. Clarifier le sirop en écumant sa surface. Pendant la cuisson, préparer 1 litre d'eau tiède à portée de main. Atteindre +170°C au thermomètre à sucre. Retirer du feu et laisser le sucre finir de cuire. Atteindre +180°C et une coloration brun foncé. Surveiller la coloration, le point de rupture peut arriver rapidement.</t>
         </is>
       </c>
-      <c r="C12"/>
-[...14 lines deleted...]
-      </c>
+      <c r="C13"/>
+      <c r="D13"/>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
+        <v>21</v>
+      </c>
+      <c r="C14" s="10">
+        <f>B2*0.7575757576</f>
+        <v>0.189394</v>
+      </c>
+      <c r="D14" t="s">
         <v>22</v>
-      </c>
-[...5 lines deleted...]
-        <v>21</v>
       </c>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="10">
-        <f>B2*0.02</f>
-        <v>0.005</v>
+        <f>B2*0.0757575758</f>
+        <v>0.018939</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
-      <c r="A16" t="s" s="11">
-[...2 lines deleted...]
-      <c r="B16" t="inlineStr" s="12">
+      <c r="A16"/>
+      <c r="B16" t="s">
+        <v>24</v>
+      </c>
+      <c r="C16" s="10">
+        <f>B2*0.303030303</f>
+        <v>0.075758</v>
+      </c>
+      <c r="D16" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" t="s" s="8"/>
+    </row>
+    <row r="17">
+      <c r="A17" t="s" s="11">
+        <v>28</v>
+      </c>
+      <c r="B17" t="inlineStr" s="12">
         <is>
           <t>Décuire le caramel — Ajouter progressivement le litre d'eau tiède au caramel. Faire attention aux éclaboussures. Le caramel peut se solidifier en partie au contact de l'eau. Reporter à ébullition pour le liquéfier.</t>
         </is>
       </c>
-      <c r="C16"/>
-[...7 lines deleted...]
-      <c r="B17" t="inlineStr" s="12">
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17" t="s" s="8"/>
+    </row>
+    <row r="18">
+      <c r="A18"/>
+      <c r="B18" t="s">
+        <v>24</v>
+      </c>
+      <c r="C18" s="10">
+        <f>B2*0.303030303</f>
+        <v>0.075758</v>
+      </c>
+      <c r="D18" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" t="s" s="8"/>
+    </row>
+    <row r="19">
+      <c r="A19" t="s" s="11">
+        <v>29</v>
+      </c>
+      <c r="B19" t="inlineStr" s="12">
         <is>
           <t>Terminer la préparation — Verser le caramel liquide dans un récipient de stockage. Filmer, indiquer la date de fabrication. Laisser refroidir et stocker au froid. Au froid, le caramel peut s'épaissir : le dégourdir au bain-marie avant utilisation.</t>
         </is>
       </c>
-      <c r="C17"/>
-[...18 lines deleted...]
-      <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19" t="s" s="8"/>
+    </row>
+    <row r="20">
+      <c r="A20" t="s" s="11">
+        <v>30</v>
+      </c>
+      <c r="B20" t="s" s="12">
+        <v>31</v>
+      </c>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20" t="s" s="8"/>
+    </row>
+    <row r="21">
+      <c r="A21" t="s" s="13">
+        <v>12</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="9">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
-    <mergeCell ref="B10:D10"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B12:D12"/>
-    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="B13:D13"/>
     <mergeCell ref="B17:D17"/>
-    <mergeCell ref="B18:D18"/>
-    <mergeCell ref="A19:D19"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="A21:D21"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>CRÈME ANGLAISE CARAMÉLISÉE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>