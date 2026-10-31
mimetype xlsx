--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -7,152 +7,155 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="CRÈME ANGLAISE À LA MENTHE" sheetId="1" r:id="rId1"/>
     <sheet name="CRÈME ANGLAISE UHT (BASE)" sheetId="2" r:id="rId2"/>
-    <sheet name="Colorant Vert Végétal" sheetId="3" r:id="rId3"/>
+    <sheet name="COLORANT VERT VÉGÉTAL (CHLOROPH" sheetId="3" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
   <si>
     <t>CRÈME ANGLAISE À LA MENTHE</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
     <t>CRÈME ANGLAISE À LA MENTHE  GRO_CDC_221B</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    CRÈME ANGLAISE UHT (BASE) — voir l'onglet "CRÈME ANGLAISE UHT (BASE)"</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    Sirop de menthe bouteille 1L</t>
   </si>
   <si>
-    <t xml:space="preserve">    Colorant Vert Végétal — voir l'onglet "Colorant Vert Végétal"</t>
+    <t xml:space="preserve">    COLORANT VERT VÉGÉTAL (CHLOROPHYLLE) — voir l'onglet "COLORANT VERT VÉGÉTAL (CHLOROPH"</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    MENTHE (KG) (conv.)</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>1ère méthode — Additionner le sirop de menthe à la crème anglaise. Rectifier la couleur avec le colorant.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>CRÈME ANGLAISE UHT (BASE)</t>
   </si>
   <si>
     <t>Quantité totale à produire (cumulée)</t>
   </si>
   <si>
-    <t>référence : 100 pc — lot unique couvrant tous les usages</t>
+    <t>référence : 4 lt — lot unique couvrant tous les usages</t>
   </si>
   <si>
     <t>CRÈME ANGLAISE UHT (BASE)  GRO_CDC_221</t>
   </si>
   <si>
     <t xml:space="preserve">    CRÈME ANGLAISE 1 litre</t>
   </si>
   <si>
-    <t>Colorant Vert Végétal</t>
-[...17 lines deleted...]
-    <t>[MIXER] Les mixer très finement avec un peu d'eau afin de bien broyer les chloroplastes sphériques (granules à chlorophylle) pour en libérer la chlorophylle.</t>
+    <t>COLORANT VERT VÉGÉTAL (CHLOROPHYLLE)</t>
+  </si>
+  <si>
+    <t>référence : 0,1 kg — lot unique couvrant tous les usages</t>
+  </si>
+  <si>
+    <t>COLORANT VERT VÉGÉTAL (CHLOROPHYLLE)  GRO_CDR_B315</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ÉPINARD France cat.I</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Cresson frais</t>
+  </si>
+  <si>
+    <t>[ÉPLUCHER] Mise en place — Peser et mesurer toutes les denrées, vérifier leur fraîcheur.</t>
+  </si>
+  <si>
+    <t>[MIXER] Éplucher, équeuter, trier et bien laver les feuilles vertes.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
-    <t>Extraire le jus vert ainsi obtenu en le pressant à l'aide d'une étamine.</t>
+    <t>Les mixer très finement avec un peu d'eau pour libérer la chlorophylle, puis presser la purée dans une étamine pour en recueillir le jus vert.</t>
   </si>
   <si>
     <t>4.</t>
+  </si>
+  <si>
+    <t>[CHAUFFER] Chauffer ce jus tout doucement jusqu'à 70 °C, sans remuer : le vert se rassemble en surface et le liquide devient clair.</t>
   </si>
   <si>
     <t>ℹ 70°C — ne pas dépasser</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>ℹ +3°C max</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
@@ -372,52 +375,52 @@
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="10">
         <f>B2*0.00005</f>
         <v>0.005</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="10">
-        <f>B2*0.009</f>
-        <v>0.9</v>
+        <f>B2*0.0003</f>
+        <v>0.03</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11" t="s" s="11">
         <v>13</v>
       </c>
       <c r="B11" t="s" s="12">
         <v>14</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
@@ -473,52 +476,52 @@
       </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>7</v>
       </c>
       <c r="C16" s="10">
         <f>B2*0.04</f>
         <v>4</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s" s="8"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="s">
         <v>12</v>
       </c>
       <c r="C17" s="10">
-        <f>B2*0.009</f>
-        <v>0.9</v>
+        <f>B2*0.0003</f>
+        <v>0.03</v>
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17" t="s" s="8"/>
     </row>
     <row r="18">
       <c r="A18" t="s" s="13">
         <v>16</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="A18:D18"/>
   </mergeCells>
 </worksheet>
@@ -535,124 +538,124 @@
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>17</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>18</v>
       </c>
       <c r="B2" s="14">
         <v>4</v>
       </c>
       <c r="C2" t="s">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="D2" t="s" s="7">
         <v>19</v>
       </c>
       <c r="E2" t="s" s="8"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3" t="s" s="8"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
         <v>20</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="10">
-        <f>B2*0.04</f>
-        <v>0.16</v>
+        <f>B2*1</f>
+        <v>4</v>
       </c>
       <c r="D6" t="s">
         <v>3</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8" t="s" s="11">
         <v>13</v>
       </c>
       <c r="B8" t="inlineStr" s="12">
         <is>
           <t>Base — Crème anglaise UHT prête à l'emploi. Base neutre non transformée à ce stade, chaque parfum (221A-F) part de cette base et lui ajoute ses propres éléments (voir fiches dédiées).</t>
         </is>
       </c>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>21</v>
       </c>
       <c r="C9" s="10">
-        <f>B2*0.04</f>
-        <v>0.16</v>
+        <f>B2*1</f>
+        <v>4</v>
       </c>
       <c r="D9" t="s">
         <v>3</v>
       </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="13">
         <v>16</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="A10:D10"/>
   </mergeCells>
 </worksheet>
 </file>
@@ -706,200 +709,198 @@
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
         <v>24</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>25</v>
       </c>
       <c r="C6" s="10">
-        <f>B2*0.7</f>
-        <v>0.0035</v>
+        <f>B2*7</f>
+        <v>0.035</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" s="10">
-        <f>B2*0.3</f>
-        <v>0.0015</v>
+        <f>B2*3</f>
+        <v>0.015</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="11">
         <v>13</v>
       </c>
       <c r="B9" t="s" s="12">
         <v>27</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
-      <c r="A10"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A10" t="s" s="11">
+        <v>15</v>
+      </c>
+      <c r="B10" t="s" s="12">
+        <v>28</v>
+      </c>
+      <c r="C10"/>
+      <c r="D10"/>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C11" s="10">
-        <f>B2*0.3</f>
-        <v>0.0015</v>
+        <f>B2*7</f>
+        <v>0.035</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
-      <c r="A12" t="s" s="11">
-[...6 lines deleted...]
-      <c r="D12"/>
+      <c r="A12"/>
+      <c r="B12" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="10">
+        <f>B2*3</f>
+        <v>0.015</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13" t="s" s="11">
         <v>29</v>
       </c>
       <c r="B13" t="s" s="12">
         <v>30</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="11">
         <v>31</v>
       </c>
-      <c r="B14" t="inlineStr" s="12">
-[...2 lines deleted...]
-        </is>
+      <c r="B14" t="s" s="12">
+        <v>32</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s" s="3">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
       <c r="A16" t="s" s="11">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B16" t="inlineStr" s="12">
         <is>
-          <t>[ÉGOUTTER] Égoutter très délicatement le gel sur une étamine ou un linge très propre et humide. Éviter de remuer le liquide pour ne pas redisperser le gel. Utiliser immédiatement ou réserver bien enveloppé à l'abri de l'air en enceinte réfrigérée.</t>
+          <t>[ÉGOUTTER] Recueillir délicatement le coagulat vert sur une étamine ou un linge propre et humide ; l'utiliser aussitôt ou le garder bien emballé, à l'abri de l'air, au réfrigérateur.</t>
         </is>
       </c>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16" t="s" s="8"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="s" s="3">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17" t="s" s="8"/>
     </row>
     <row r="18">
       <c r="A18" t="s" s="13">
         <v>16</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="10">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B9:D9"/>
-    <mergeCell ref="B12:D12"/>
+    <mergeCell ref="B10:D10"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="B17:D17"/>
     <mergeCell ref="A18:D18"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>CRÈME ANGLAISE À LA MENTHE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>