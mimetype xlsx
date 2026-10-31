--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -38,90 +38,90 @@
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>CRÈME ANGLAISE À LA MENTHE</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
-    <t>Pâtes de base cuisine</t>
+    <t>Préparations de base collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CRÈME ANGLAISE UHT (BASE)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ CRÈME ANGLAISE 1 litre</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t>Produits laitiers et œufs</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sirop de menthe bouteille 1L</t>
   </si>
   <si>
-    <t>Boissons</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    ↳ Colorant Vert Végétal</t>
+    <t>Sirops et jus concentrés</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ COLORANT VERT VÉGÉTAL (CHLOROPHYLLE)</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Préparations de base cuisine</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ épinards branches portions</t>
+    <t xml:space="preserve">        ↳ ÉPINARD France cat.I</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ CRESSON France botte</t>
+    <t xml:space="preserve">        ↳ Cresson frais</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ MENTHE (KG)</t>
   </si>
   <si>
     <t>Conversions diverses</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ MENTHE France botte</t>
   </si>
   <si>
     <t>bte</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="2">
@@ -254,51 +254,51 @@
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="3">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" s="3">
-        <v>0.16</v>
+        <v>4</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="3">
         <v>0.25</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5" t="s">
@@ -314,111 +314,111 @@
       </c>
       <c r="C6" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="3">
         <v>0.005</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
         <v>20</v>
       </c>
       <c r="C7" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="3">
-        <v>0.003</v>
+        <v>0.035</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8" t="s">
         <v>22</v>
       </c>
       <c r="C8" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="3">
-        <v>0.002</v>
+        <v>0.015</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="3">
-        <v>0.9</v>
+        <v>0.03</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10" t="s">
         <v>25</v>
       </c>
       <c r="C10" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="3">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="E10" t="s">
         <v>26</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>