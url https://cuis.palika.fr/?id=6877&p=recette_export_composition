--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -50,81 +50,81 @@
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>CONFITURE D'OIGNONS AUX ÉPICES</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Sauces collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Oignons émincés surgelés</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t>Pommes de terre surgelées</t>
+    <t>Légumes surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ VINAIGRE VIN ROUGE (L)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>Conversions diverses</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Vinaigre vin rouge 6° bouteille 1,5L</t>
   </si>
   <si>
     <t>u</t>
   </si>
   <si>
-    <t>Assaisonnements et corps gras</t>
+    <t>Vinaigres et acides</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sirop grenadine bouteille PET 1L</t>
   </si>
   <si>
-    <t>Boissons</t>
+    <t>Sirops et jus concentrés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Gingembre frais rape</t>
   </si>
   <si>
-    <t>Épicerie</t>
+    <t>Légumes</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Mélange 4 épices (cannelle, girofle, muscade, poivre)</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Miel toutes fleurs vrac</t>
   </si>
   <si>
     <t>Sucres et édulcorants</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Vinaigre de cidre — à réactualiser</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>