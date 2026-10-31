--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -26,120 +26,120 @@
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Matieres premieres" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Quantité totale</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût total</t>
+    <t>Coût total H.T.</t>
+  </si>
+  <si>
+    <t>RNME1014103</t>
+  </si>
+  <si>
+    <t>Sirop grenadine bouteille PET 1L</t>
+  </si>
+  <si>
+    <t>Sirops et jus concentrés</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>RNME101406</t>
+  </si>
+  <si>
+    <t>Vinaigre vin rouge 6° bouteille 1,5L</t>
+  </si>
+  <si>
+    <t>Vinaigres et acides</t>
+  </si>
+  <si>
+    <t>u</t>
   </si>
   <si>
     <t>MEL-4EPICES</t>
   </si>
   <si>
     <t>Mélange 4 épices (cannelle, girofle, muscade, poivre)</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>VINAIGRE-CIDRE</t>
   </si>
   <si>
     <t>Vinaigre de cidre — à réactualiser</t>
   </si>
   <si>
-    <t>lt</t>
-[...1 lines deleted...]
-  <si>
     <t>GINGEMBRE-FRAIS</t>
   </si>
   <si>
     <t>Gingembre frais rape</t>
   </si>
   <si>
-    <t>Épicerie</t>
-[...20 lines deleted...]
-    <t>Boissons</t>
+    <t>Légumes</t>
   </si>
   <si>
     <t>MIEL-FLORES</t>
   </si>
   <si>
     <t>Miel toutes fleurs vrac</t>
   </si>
   <si>
     <t>Sucres et édulcorants</t>
   </si>
   <si>
     <t>RNMS00780</t>
   </si>
   <si>
     <t>Oignons émincés surgelés</t>
   </si>
   <si>
-    <t>Pommes de terre surgelées</t>
+    <t>Légumes surgelés</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
     <numFmt numFmtId="201" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="#,##0.00&quot; €&quot;"/>
   </numFmts>
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
@@ -234,189 +234,189 @@
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>4</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="3">
-        <v>0.002</v>
+        <v>1</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="4">
-        <v>0.036</v>
+        <v>4.67</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="D3" s="3">
-        <v>0.3</v>
+        <v>0.667</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F3" s="4">
-        <v>0.9</v>
+        <v>1.1933</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D4" s="3">
-        <v>0.05</v>
+        <v>0.002</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F4" s="4">
-        <v>0.4</v>
+        <v>0.036</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" t="s">
         <v>16</v>
       </c>
-      <c r="B5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D5" s="3">
-        <v>0.667</v>
+        <v>0.3</v>
       </c>
       <c r="E5" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F5" s="4">
-        <v>1.1933</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="B6" t="s">
         <v>21</v>
       </c>
       <c r="C6" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="3">
-        <v>1</v>
+        <v>0.05</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F6" s="4">
-        <v>4.67</v>
+        <v>0.225</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>23</v>
       </c>
       <c r="B7" t="s">
         <v>24</v>
       </c>
       <c r="C7" t="s">
         <v>25</v>
       </c>
       <c r="D7" s="3">
         <v>0.2</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F7" s="4">
         <v>1.16</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8" t="s">
         <v>27</v>
       </c>
       <c r="C8" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="3">
         <v>4</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F8" s="4">
         <v>15.56</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="s" s="5">
         <v>29</v>
       </c>
       <c r="F9" s="6">
-        <v>23.92</v>
+        <v>23.74</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>CONFITURE D'OIGNONS AUX ÉPICES</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>