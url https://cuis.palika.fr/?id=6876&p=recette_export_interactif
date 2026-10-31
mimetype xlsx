--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -32,51 +32,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="20">
   <si>
     <t>PESTO</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
     <t>PESTO  GRO_CDC_210</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
-    <t xml:space="preserve">    PERSIL simple France botte</t>
+    <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    Ails pelés 4G</t>
   </si>
   <si>
     <t xml:space="preserve">    Marrons épluchés surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    HUILE OLIVE (L) (conv.)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>Préparations préliminaires — Déconditionner l'ail surgelé suivant la procédure. Laver et désinfecter les feuilles de basilic suivant la procédure.</t>
   </si>