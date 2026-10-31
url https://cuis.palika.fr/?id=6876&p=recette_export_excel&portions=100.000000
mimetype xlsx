--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -17,152 +17,155 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="79">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>PESTO</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_210</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Sauces collectivité (GRO.SAUCES)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 03:34</t>
+    <t>31/10/2026 05:45</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>RNME101403</t>
   </si>
   <si>
     <t>Huile olive vierge extra bidon 5L</t>
   </si>
   <si>
-    <t>Assaisonnements et corps gras</t>
+    <t>Huiles végétales</t>
   </si>
   <si>
     <t>u</t>
   </si>
   <si>
     <t>RNM6520160</t>
   </si>
   <si>
     <t>PERSIL simple France botte</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>bte</t>
   </si>
   <si>
     <t>RNM4G100917</t>
   </si>
   <si>
     <t>Ails pelés 4G</t>
   </si>
   <si>
     <t>Légumes 4ème et 5ème gamme</t>
   </si>
@@ -178,111 +181,117 @@
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Sauces collectivité</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ PERSIL simple France botte</t>
+    <t xml:space="preserve">    ↳ PERSIL PLAT (KG)</t>
+  </si>
+  <si>
+    <t>Conversions diverses</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ PERSIL simple France botte</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ails pelés 4G</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Marrons épluchés surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ HUILE OLIVE (L)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
-    <t>Conversions diverses</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">        ↳ Huile olive vierge extra bidon 5L</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>Préparations préliminaires — Déconditionner l'ail surgelé suivant la procédure. Laver et désinfecter les feuilles de basilic suivant la procédure.</t>
   </si>
   <si>
     <t>Suggestions — On peut ajouter 300/400g de parmesan. Cette préparation sert à condimenter les pâtes.</t>
   </si>
   <si>
     <t>Fiche technique — PESTO</t>
   </si>
   <si>
     <t>PESTO  GRO_CDC_210</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    HUILE OLIVE (L) (conv.)</t>
   </si>
   <si>
     <t>4.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
@@ -454,779 +463,799 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
         <v>28.2355</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
         <v>0.282355</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
         <v>28.2355</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:G11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
         <v>0.3</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
         <v>0.3</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
         <f>E7*65.22</f>
         <v>19.566</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>0.45</v>
+        <v>4.5</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.45</v>
+        <v>4.5</v>
       </c>
       <c r="F8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*4.5</f>
+        <f>E8*0.45</f>
         <v>2.025</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D9" s="9">
         <v>0.15</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
         <v>0.15</v>
       </c>
       <c r="F9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G9" s="4">
         <f>E9*8.11</f>
         <v>1.2165</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D10" s="9">
         <v>0.4</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
         <v>0.4</v>
       </c>
       <c r="F10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G10" s="4">
         <f>E10*13.57</f>
         <v>5.428</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11" t="s" s="3">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G11" s="12">
         <f>SUM(G7:G10)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F7"/>
+  <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C3" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="D3" s="11">
         <v>0.45</v>
       </c>
       <c r="E3" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F3" t="s">
-        <v>37</v>
+        <v>55</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D4" s="11">
-        <v>0.15</v>
+        <v>4.5</v>
       </c>
       <c r="E4" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F4" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C5" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D5" s="11">
-        <v>0.4</v>
+        <v>0.15</v>
       </c>
       <c r="E5" t="s">
+        <v>43</v>
+      </c>
+      <c r="F5" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
+        <v>59</v>
+      </c>
+      <c r="C6" t="s">
         <v>57</v>
       </c>
-      <c r="C6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6" s="11">
-        <v>1.5</v>
+        <v>0.4</v>
       </c>
       <c r="E6" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="F6" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>60</v>
       </c>
       <c r="C7" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="D7" s="11">
+        <v>1.5</v>
+      </c>
+      <c r="E7" t="s">
+        <v>61</v>
+      </c>
+      <c r="F7" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>2</v>
+      </c>
+      <c r="B8" t="s">
+        <v>62</v>
+      </c>
+      <c r="C8" t="s">
+        <v>57</v>
+      </c>
+      <c r="D8" s="11">
         <v>0.3</v>
       </c>
-      <c r="E7" t="s">
+      <c r="E8" t="s">
+        <v>35</v>
+      </c>
+      <c r="F8" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>66</v>
+        <v>68</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
       <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s" s="13">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E3" t="s" s="13"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="inlineStr" s="13">
         <is>
           <t>Confectionner le pesto — Au cutter, hacher finement les pignons, les feuilles de basilic, le sel et l'ail. Débarrasser les éléments hachés dans une calotte. Dans la calotte, au fouet, incorporer l'huile d'olive aux éléments hachés comme pour une mayonnaise. On peut aussi mixer et monter tous les éléments dans le cutter, si sa capacité est assez grande. Réserver le pesto dans une calotte. Filmer. Inscrire sur le couvercle la traçabilité des produits et la date de préparation. Réserver au froid en attente d'utilisation.</t>
         </is>
       </c>
       <c r="E4" t="s" s="13"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s" s="13">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E5" t="s" s="13"/>
       <c r="F5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:D14"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="14">
         <f>"GRO_CDC_210 · GRO.SAUCES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_210 · GRO.SAUCES · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="15">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="16">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B5" t="str" s="13">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="16">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B6" t="str" s="13">
         <f>Procedure!D3</f>
         <v>Préparations préliminaires — Déconditionner l'ail surgelé suivant la procédure. Laver et désinfecter les feuilles de basilic suivant la procédure.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="16">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B7" t="str" s="13">
         <f>Procedure!D4</f>
         <v>Confectionner le pesto — Au cutter, hacher finement les pignons, les feuilles de basilic, le sel et l'ail. Débarrasser les éléments hachés dans une calotte. Dans la calotte, au fouet, incorporer l'huile d'olive aux éléments hachés comme pour une mayonnaise. On peut aussi mixer et monter tous les éléments dans le cutter, si sa capacité est assez grande. Réserver le pesto dans une calotte. Filmer. Inscrire sur le couvercle la traçabilité des produits et la date de préparation. Réserver au froid en attente d'utilisation.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8"/>
-      <c r="B8" t="str">
-[...1 lines deleted...]
-        <v>PERSIL simple France botte</v>
+      <c r="B8" t="s">
+        <v>76</v>
       </c>
       <c r="C8" s="11">
-        <f>Besoins!E8</f>
+        <f>'Besoins'!$B$2*0.45</f>
         <v>0.45</v>
       </c>
-      <c r="D8" t="str">
-[...1 lines deleted...]
-        <v>kg</v>
+      <c r="D8" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
         <f>Besoins!B9</f>
         <v>Ails pelés 4G</v>
       </c>
       <c r="C9" s="11">
         <f>Besoins!E9</f>
         <v>0.15</v>
       </c>
       <c r="D9" t="str">
         <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
         <f>Besoins!B10</f>
         <v>Marrons épluchés surgelés</v>
       </c>
       <c r="C10" s="11">
         <f>Besoins!E10</f>
         <v>0.4</v>
       </c>
       <c r="D10" t="str">
         <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C11" s="11">
         <f>'Besoins'!$B$2*1.5</f>
         <v>1.5</v>
       </c>
       <c r="D11" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="16">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B12" t="str" s="13">
         <f>Procedure!D5</f>
         <v>Suggestions — On peut ajouter 300/400g de parmesan. Cette préparation sert à condimenter les pâtes.</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="17">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="8">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="A14:D14"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>