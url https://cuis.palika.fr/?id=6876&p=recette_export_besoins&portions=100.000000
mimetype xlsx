--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -26,60 +26,60 @@
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Matieres premieres" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Quantité totale</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût total</t>
+    <t>Coût total H.T.</t>
   </si>
   <si>
     <t>RNME101403</t>
   </si>
   <si>
     <t>Huile olive vierge extra bidon 5L</t>
   </si>
   <si>
-    <t>Assaisonnements et corps gras</t>
+    <t>Huiles végétales</t>
   </si>
   <si>
     <t>u</t>
   </si>
   <si>
     <t>RNM6520160</t>
   </si>
   <si>
     <t>PERSIL simple France botte</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>bte</t>
   </si>
   <si>
     <t>RNM4G100917</t>
   </si>
   <si>
     <t>Ails pelés 4G</t>
   </si>
   <si>
     <t>Légumes 4ème et 5ème gamme</t>
   </si>
@@ -230,51 +230,51 @@
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="3">
         <v>0.3</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="4">
         <v>19.566</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="3">
-        <v>0.45</v>
+        <v>4.5</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="4">
         <v>2.025</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" s="3">
         <v>0.15</v>
       </c>
       <c r="E4" t="s">
         <v>17</v>
       </c>
       <c r="F4" s="4">