--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -47,54 +47,54 @@
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
     <t>BEURRE VERT (CHIVRY / RAVIGOTE)  GRO_CDC_208E</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    Persil haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    Ciboulette ciselée IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    Estragon séché</t>
   </si>
   <si>
-    <t xml:space="preserve">    CERFEUIL France botte</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    citronnelle</t>
+    <t xml:space="preserve">    CERFEUIL (KG) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Citronnelle fraîche (bâton)</t>
   </si>
   <si>
     <t xml:space="preserve">    Échalotes ciselées surgelées</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    Poivre noir moulu</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>Mise en place — Vérifier les D.L.C., peser les denrées. Laver et désinfecter le matériel et le poste de travail.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>