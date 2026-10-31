--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -38,51 +38,51 @@
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
     <t>BEURRE MARCHAND DE VIN  GRO_CDC_208B</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t xml:space="preserve">    Vin rouge bib 10L UE</t>
+    <t xml:space="preserve">    VIN ROUGE CUISSON (L) (conv.)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    Échalotte hachée IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    Persil haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    Poivre noir moulu</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>Mise en place — Vérifier les D.L.C., peser les denrées. Laver et désinfecter le matériel et le poste de travail.</t>
   </si>
   <si>
     <t>2.</t>
   </si>