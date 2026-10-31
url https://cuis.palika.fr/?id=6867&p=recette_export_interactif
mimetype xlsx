--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -1,210 +1,218 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="SAUCE TOMATE" sheetId="1" r:id="rId1"/>
-    <sheet name="Fond Blanc de Veau" sheetId="2" r:id="rId2"/>
+    <sheet name="Concentré de tomate — boîte 5/1" sheetId="2" r:id="rId2"/>
+    <sheet name="FOND BLANC DE VEAU" sheetId="3" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <si>
     <t>SAUCE TOMATE</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>référence : 8,5 lt</t>
+  </si>
+  <si>
+    <t>SAUCE TOMATE  GRO_CDC_204</t>
+  </si>
+  <si>
+    <t>Ingrédients</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Concentré de tomate — boîte 5/1 (collectivité) — voir l'onglet "Concentré de tomate — boîte 5/1"</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    FOND BLANC DE VEAU — voir l'onglet "FOND BLANC DE VEAU"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Oignons émincés surgelés</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Farine de blé T55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Margarine de pâtisserie 80% MG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Herbes de Provence</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Ails pelés 4G</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Sucre blanc cristal sac 25 kg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Sel fin de cuisine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Poivre noir moulu</t>
+  </si>
+  <si>
+    <t>1.</t>
+  </si>
+  <si>
+    <t>2.</t>
+  </si>
+  <si>
+    <t>3.</t>
+  </si>
+  <si>
+    <t>4.</t>
+  </si>
+  <si>
+    <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
+  </si>
+  <si>
+    <t>Concentré de tomate — boîte 5/1 (collectivité)</t>
+  </si>
+  <si>
+    <t>Quantité totale à produire (cumulée)</t>
+  </si>
+  <si>
+    <t>référence : 4,5 kg — lot unique couvrant tous les usages</t>
+  </si>
+  <si>
+    <t>Concentré de tomate — boîte 5/1 (collectivité)  GRO-CONC-TOM-51</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Concentré de tomate double</t>
+  </si>
+  <si>
     <t>pc</t>
   </si>
   <si>
-    <t>référence : 100 pc</t>
-[...71 lines deleted...]
-    <t xml:space="preserve">    EAU</t>
+    <t>FOND BLANC DE VEAU</t>
+  </si>
+  <si>
+    <t>référence : 1 lt — lot unique couvrant tous les usages</t>
+  </si>
+  <si>
+    <t>FOND BLANC DE VEAU  GRO_CDR_B264</t>
   </si>
   <si>
     <t xml:space="preserve">    Os et parures maigres de veau</t>
   </si>
   <si>
-    <t xml:space="preserve">    Collet de veau (piétrons, jarret)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">    Os de veau (pieds, jarret)</t>
   </si>
   <si>
-    <t xml:space="preserve">    CAROTTE France cat.I botte</t>
+    <t xml:space="preserve">    CAROTTE France extra colis 12kg</t>
   </si>
   <si>
     <t xml:space="preserve">    OIGNON jaune France cat.I 60-80mm</t>
   </si>
   <si>
     <t xml:space="preserve">    POIREAU France cat.I</t>
   </si>
   <si>
     <t xml:space="preserve">    CÉLERI-BRANCHE vert France cat.I</t>
   </si>
   <si>
-    <t xml:space="preserve">    Bouquet garni sachet dose</t>
-[...2 lines deleted...]
-    <t>[CONCASSER] Concasser les os et parures de veau — blanchir à l'eau froide</t>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Clous de girofle (par 20) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Poivre noir en grains entiers</t>
+  </si>
+  <si>
+    <t>[CONCASSER] Mise en place du poste de travail — Réunir les denrées, le matériel de préparation et de cuisson. Contrôler la fraîcheur et la qualité des produits.</t>
   </si>
   <si>
     <t>ℹ Découper en morceaux — réunir dans une grande marmite — couvrir d'eau froide — porter à ébullition 3 à 4 minutes — rafraîchir</t>
   </si>
   <si>
-    <t>[ÉPLUCHER] Rafraîchir les ingrédients de base à l'eau courante</t>
+    <t>[ÉPLUCHER] Concasser finement les os ou les carcasses et les abattis ; découper la viande en morceaux, habiller et brider la ou les volailles s'il y a lieu.</t>
   </si>
   <si>
     <t>ℹ Bien rincer et égoutter dans une passoire — rincer le rondeau</t>
   </si>
   <si>
-    <t>[MARQUER] Marquer le fond blanc en cuisson</t>
-[...1 lines deleted...]
-  <si>
     <t>ℹ Replacer les ingrédients de base dans le récipient — mouiller avec de l'eau froide — porter à ébullition</t>
   </si>
   <si>
-    <t>[ÉCUMER] Écumer soigneusement</t>
+    <t>[ÉCUMER] Marquer le fond blanc en cuisson — Replacer les ingrédients de base, mouiller à l'eau froide, porter à ébullition, écumer et dégraisser.</t>
   </si>
   <si>
     <t>ℹ Écumer abondamment dès la première ébullition</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
-    <t>[ÉPLUCHER] Préparer les éléments de la garniture aromatique</t>
-[...1 lines deleted...]
-  <si>
     <t>ℹ Éplucher et laver tous les légumes — tailler les carottes en tronçons — piquer ou clouter les oignons</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
-    <t>[MOUILLER] Ajouter la garniture aromatique dans le fond blanc</t>
+    <t>7.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
       <b/>
       <color rgb="FF1F4E3B"/>
     </font>
@@ -296,845 +304,1081 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
-<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
-<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
+<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
+<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:E31"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
-        <v>100</v>
+        <v>8.5</v>
       </c>
       <c r="C2" t="s" s="6">
         <v>3</v>
       </c>
       <c r="D2" t="s" s="7">
         <v>4</v>
       </c>
       <c r="E2" t="s" s="8"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3" t="s" s="8"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
         <v>5</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="10">
-        <f>B2*0.039</f>
+        <f>B2*0.4588235294</f>
         <v>3.9</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="10">
-        <f>B2*0.06</f>
+        <f>B2*0.7058823529</f>
         <v>6</v>
       </c>
       <c r="D7" t="s">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C8" s="10">
-        <f>B2*0.015</f>
+        <f>B2*0.1764705882</f>
         <v>1.5</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C9" s="10">
-        <f>B2*0.002</f>
+        <f>B2*0.0235294118</f>
         <v>0.2</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C10" s="10">
-        <f>B2*0.005</f>
+        <f>B2*0.0588235294</f>
         <v>0.5</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C11" s="10">
-        <f>B2*0.00015</f>
+        <f>B2*0.0017647059</f>
         <v>0.015</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C12" s="10">
-        <f>B2*0.002</f>
+        <f>B2*0.0235294118</f>
         <v>0.2</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C13" s="10">
-        <f>B2*0.001</f>
+        <f>B2*0.0117647059</f>
         <v>0.1</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C14" s="10">
-        <f>B2*0.0003</f>
+        <f>B2*0.0035294118</f>
         <v>0.03</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C15" s="10">
-        <f>B2*0.0001</f>
+        <f>B2*0.0011764706</f>
         <v>0.01</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16" t="s" s="8"/>
     </row>
     <row r="17">
       <c r="A17" t="s" s="11">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B17" t="inlineStr" s="12">
         <is>
           <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17" t="s" s="8"/>
     </row>
     <row r="18">
       <c r="A18" t="s" s="11">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B18" t="inlineStr" s="12">
         <is>
           <t>Préparations préliminaires — Déconditionner les boîtes de conserve suivant la procédure. Débarrasser le concentré de tomate dans une calotte, filmer et stocker au froid en attente d'utilisation. Dans un rondeau, réaliser 6 litres de fond blanc de veau à partir de fond déshydraté en suivant les recommandations du fabricant. Maintenir au chaud en attente d'utilisation.</t>
         </is>
       </c>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18" t="s" s="8"/>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="10">
-        <f>B2*0.06</f>
+        <f>B2*0.7058823529</f>
         <v>6</v>
       </c>
       <c r="D19" t="s">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="E19" t="s" s="8"/>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="s">
         <v>7</v>
       </c>
       <c r="C20" s="10">
-        <f>B2*0.039</f>
+        <f>B2*0.4588235294</f>
         <v>3.9</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s" s="8"/>
     </row>
     <row r="21">
       <c r="A21" t="s" s="11">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B21" t="inlineStr" s="12">
         <is>
           <t>Confectionner la sauce tomate — Dans un rondeau ou une sauteuse, faire revenir dans la margarine, sans trop de coloration, les oignons émincés. Singer les oignons. Cuire et faire blondir la farine sans cesser de remuer avec une spatule. Ajouter la tomate concentrée. Mélanger l'ensemble. Mouiller avec le fond blanc de veau. Ajouter les épices, les condiments et les aromates. Porter à ébullition, réduire la source de chaleur et cuire à feu doux pendant 15 minutes. Passer au chinois ou mixer la sauce. Le choix se fera en fonction de l'utilisation de la sauce. Rectifier l'assaisonnement. Ajouter du sucre pour retirer, éventuellement, l'acidité de la tomate concentrée. Débarrasser la sauce dans un bac GN 1/2 H 250. Tamponner la surface de la sauce avec des parcelles de beurre. Couvrir ou filmer. Respecter la procédure de fin de cuisson. Stocker en armoire chaude dans un bain-marie et maintenir à une température de +63°C à cœur en attente de consommation.</t>
         </is>
       </c>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21" t="s" s="8"/>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C22" s="10">
-        <f>B2*0.015</f>
+        <f>B2*0.1764705882</f>
         <v>1.5</v>
       </c>
       <c r="D22" t="s">
         <v>8</v>
       </c>
       <c r="E22" t="s" s="8"/>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C23" s="10">
-        <f>B2*0.002</f>
+        <f>B2*0.0235294118</f>
         <v>0.2</v>
       </c>
       <c r="D23" t="s">
         <v>8</v>
       </c>
       <c r="E23" t="s" s="8"/>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C24" s="10">
-        <f>B2*0.005</f>
+        <f>B2*0.0588235294</f>
         <v>0.5</v>
       </c>
       <c r="D24" t="s">
         <v>8</v>
       </c>
       <c r="E24" t="s" s="8"/>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C25" s="10">
-        <f>B2*0.00015</f>
+        <f>B2*0.0017647059</f>
         <v>0.015</v>
       </c>
       <c r="D25" t="s">
         <v>8</v>
       </c>
       <c r="E25" t="s" s="8"/>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C26" s="10">
-        <f>B2*0.002</f>
+        <f>B2*0.0235294118</f>
         <v>0.2</v>
       </c>
       <c r="D26" t="s">
         <v>8</v>
       </c>
       <c r="E26" t="s" s="8"/>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C27" s="10">
-        <f>B2*0.001</f>
+        <f>B2*0.0117647059</f>
         <v>0.1</v>
       </c>
       <c r="D27" t="s">
         <v>8</v>
       </c>
       <c r="E27" t="s" s="8"/>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C28" s="10">
-        <f>B2*0.0003</f>
+        <f>B2*0.0035294118</f>
         <v>0.03</v>
       </c>
       <c r="D28" t="s">
         <v>8</v>
       </c>
       <c r="E28" t="s" s="8"/>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C29" s="10">
-        <f>B2*0.0001</f>
+        <f>B2*0.0011764706</f>
         <v>0.01</v>
       </c>
       <c r="D29" t="s">
         <v>8</v>
       </c>
       <c r="E29" t="s" s="8"/>
     </row>
     <row r="30">
       <c r="A30" t="s" s="11">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B30" t="inlineStr" s="12">
         <is>
           <t>Suggestions — Cette sauce tomate de base peut être aromatisée avec du basilic, de l'origan, de la fleur de thym, etc. Monter au beurre. Elle peut être ajoutée à un fond de cuisson ou à une autre sauce.</t>
         </is>
       </c>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30" t="s" s="8"/>
     </row>
     <row r="31">
       <c r="A31" t="s" s="13">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="7">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B17:D17"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="B21:D21"/>
     <mergeCell ref="B30:D30"/>
     <mergeCell ref="A31:D31"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E29"/>
+  <dimension ref="A1:E9"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
+        <v>24</v>
+      </c>
+      <c r="B2" s="14">
+        <v>3.9</v>
+      </c>
+      <c r="C2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D2" t="s" s="7">
         <v>25</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E2" t="s" s="8"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3" t="s" s="8"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C6" s="10">
+        <f>B2*0.2222222222</f>
+        <v>0.866667</v>
+      </c>
+      <c r="D6" t="s">
         <v>28</v>
       </c>
+      <c r="E6" t="s" s="8"/>
+    </row>
+    <row r="7">
+      <c r="A7"/>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7" t="s" s="8"/>
+    </row>
+    <row r="8">
+      <c r="A8"/>
+      <c r="B8" t="inlineStr" s="3">
+        <is>
+          <t>Pivot de conversion : 1 boîte 5/1 de concentré de tomate double 28% = 4,500kg net (source : Comptoir des Restaurateurs / Toquelia, réf. 0040918, fiche produit fournisseur, recherche web 20/09/2026, décision Palika). Distinct du pivot GRO-CONC-TOMATE (boîte 4/4, 0,880kg) — format 5/1 différent, pas une conversion proportionnelle du 4/4. Écart avec CONS-TOMATE-CUB (2,300kg/boîte 5/1, tomate CONCASSÉE avec jus de couverture) jugé cohérent : le concentré est une pâte dense sans eau ajoutée. a_verifier=1 sur le lien interne, une seule source trouvée à ce jour. À utiliser pour toute fiche CDC exprimant le concentré de tomate en boîte(s) 5/1 (ex. GRO_CDC_204).</t>
+        </is>
+      </c>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8" t="s" s="8"/>
+    </row>
+    <row r="9">
+      <c r="A9" t="s" s="13">
+        <v>22</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9" t="s" s="8"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="4">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A4:D4"/>
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="A9:D9"/>
+  </mergeCells>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:E37"/>
+  <cols>
+    <col min="1" max="1" width="22" customWidth="1"/>
+    <col min="2" max="2" width="52" customWidth="1"/>
+    <col min="3" max="3" width="14" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
+    <col min="5" max="5" width="26" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" customHeight="1" ht="24">
+      <c r="A1" t="s" s="2">
+        <v>29</v>
+      </c>
+      <c r="B1"/>
+      <c r="C1"/>
+      <c r="D1"/>
+      <c r="E1" t="s" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="s" s="4">
+        <v>24</v>
+      </c>
+      <c r="B2" s="14">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D2" t="s" s="7">
+        <v>30</v>
+      </c>
+      <c r="E2" t="s" s="8"/>
+    </row>
+    <row r="3">
+      <c r="A3"/>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3" t="s" s="8"/>
+    </row>
+    <row r="4">
+      <c r="A4" t="s" s="9">
+        <v>31</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4" t="s" s="8"/>
+    </row>
+    <row r="5">
+      <c r="A5" t="s" s="4">
+        <v>6</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5" t="s" s="8"/>
+    </row>
+    <row r="6">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>32</v>
+      </c>
       <c r="C6" s="10">
-        <f>B2*1</f>
-        <v>6</v>
+        <f>B2*0.5</f>
+        <v>3</v>
       </c>
       <c r="D6" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C7" s="10">
-        <f>B2*0.1333333333</f>
-        <v>0.8</v>
+        <f>B2*0.5</f>
+        <v>3</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="C8" s="10">
-        <f>B2*0.1333333333</f>
-        <v>0.8</v>
+        <f>B2*0.1</f>
+        <v>0.6</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="C9" s="10">
-        <f>B2*0.1333333333</f>
-        <v>0.8</v>
+        <f>B2*0.1</f>
+        <v>0.6</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="C10" s="10">
-        <f>B2*0.0133333333</f>
-        <v>0.08</v>
+        <f>B2*0.2</f>
+        <v>1.2</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="C11" s="10">
-        <f>B2*0.0133333333</f>
-        <v>0.08</v>
+        <f>B2*0.08</f>
+        <v>0.48</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="C12" s="10">
-        <f>B2*0.0266666667</f>
-        <v>0.16</v>
+        <f>B2*1.5</f>
+        <v>9</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="C13" s="10">
-        <f>B2*0.0106666667</f>
-        <v>0.064</v>
+        <f>B2*1</f>
+        <v>6</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="C14" s="10">
-        <f>B2*0.0001333333</f>
-        <v>0.0008</v>
+        <f>B2*0.001</f>
+        <v>0.006</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15"/>
-      <c r="B15" t="s">
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15" t="s" s="8"/>
+    </row>
+    <row r="16">
+      <c r="A16" t="s" s="11">
         <v>18</v>
       </c>
-      <c r="C15" s="10">
-[...19 lines deleted...]
-      </c>
+      <c r="B16" t="s" s="12">
+        <v>41</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16"/>
       <c r="E16" t="s" s="8"/>
     </row>
     <row r="17">
       <c r="A17"/>
-      <c r="B17"/>
+      <c r="B17" t="s" s="3">
+        <v>42</v>
+      </c>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17" t="s" s="8"/>
     </row>
     <row r="18">
       <c r="A18" t="s" s="11">
         <v>19</v>
       </c>
       <c r="B18" t="s" s="12">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18" t="s" s="8"/>
     </row>
     <row r="19">
       <c r="A19"/>
-      <c r="B19" t="s" s="3">
-[...3 lines deleted...]
-      <c r="D19"/>
+      <c r="B19" t="s">
+        <v>32</v>
+      </c>
+      <c r="C19" s="10">
+        <f>B2*0.5</f>
+        <v>3</v>
+      </c>
+      <c r="D19" t="s">
+        <v>8</v>
+      </c>
       <c r="E19" t="s" s="8"/>
     </row>
     <row r="20">
-      <c r="A20" t="s" s="11">
-[...6 lines deleted...]
-      <c r="D20"/>
+      <c r="A20"/>
+      <c r="B20" t="s">
+        <v>33</v>
+      </c>
+      <c r="C20" s="10">
+        <f>B2*0.5</f>
+        <v>3</v>
+      </c>
+      <c r="D20" t="s">
+        <v>8</v>
+      </c>
       <c r="E20" t="s" s="8"/>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="s" s="3">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21" t="s" s="8"/>
     </row>
     <row r="22">
       <c r="A22" t="s" s="11">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>20</v>
+      </c>
+      <c r="B22" t="inlineStr" s="12">
+        <is>
+          <t>[MARQUER] Blanchir les os et la viande (ils peuvent être mis à dégorger au préalable) — Mouiller à l'eau froide, porter à ébullition, laisser frémir quelques minutes en écumant ; rafraîchir à l'eau courante, rincer, égoutter ; rincer le récipient.</t>
+        </is>
       </c>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22" t="s" s="8"/>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="s" s="3">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23" t="s" s="8"/>
     </row>
     <row r="24">
       <c r="A24" t="s" s="11">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B24" t="s" s="12">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24" t="s" s="8"/>
     </row>
     <row r="25">
       <c r="A25"/>
-      <c r="B25" t="s" s="3">
-[...3 lines deleted...]
-      <c r="D25"/>
+      <c r="B25" t="s">
+        <v>38</v>
+      </c>
+      <c r="C25" s="10">
+        <f>B2*1.5</f>
+        <v>9</v>
+      </c>
+      <c r="D25" t="s">
+        <v>3</v>
+      </c>
       <c r="E25" t="s" s="8"/>
     </row>
     <row r="26">
-      <c r="A26" t="s" s="11">
-[...3 lines deleted...]
-        <v>46</v>
+      <c r="A26"/>
+      <c r="B26" t="s" s="3">
+        <v>47</v>
       </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26" t="s" s="8"/>
     </row>
     <row r="27">
-      <c r="A27"/>
-[...1 lines deleted...]
-        <v>47</v>
+      <c r="A27" t="s" s="11">
+        <v>48</v>
+      </c>
+      <c r="B27" t="inlineStr" s="12">
+        <is>
+          <t>[ÉPLUCHER] Préparer et ajouter la garniture aromatique — Éplucher et laver les légumes ; tailler les carottes en tronçons ; confectionner le bouquet garni avec les blancs de poireau et le céleri ; piquer l'oignon d'un clou de girofle.</t>
+        </is>
       </c>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27" t="s" s="8"/>
     </row>
     <row r="28">
-      <c r="A28" t="s" s="11">
-[...2 lines deleted...]
-      <c r="B28" t="s" s="12">
+      <c r="A28"/>
+      <c r="B28" t="s">
+        <v>34</v>
+      </c>
+      <c r="C28" s="10">
+        <f>B2*0.1</f>
+        <v>0.6</v>
+      </c>
+      <c r="D28" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28" t="s" s="8"/>
+    </row>
+    <row r="29">
+      <c r="A29"/>
+      <c r="B29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C29" s="10">
+        <f>B2*0.1</f>
+        <v>0.6</v>
+      </c>
+      <c r="D29" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" t="s" s="8"/>
+    </row>
+    <row r="30">
+      <c r="A30"/>
+      <c r="B30" t="s">
+        <v>36</v>
+      </c>
+      <c r="C30" s="10">
+        <f>B2*0.2</f>
+        <v>1.2</v>
+      </c>
+      <c r="D30" t="s">
+        <v>8</v>
+      </c>
+      <c r="E30" t="s" s="8"/>
+    </row>
+    <row r="31">
+      <c r="A31"/>
+      <c r="B31" t="s">
+        <v>37</v>
+      </c>
+      <c r="C31" s="10">
+        <f>B2*0.08</f>
+        <v>0.48</v>
+      </c>
+      <c r="D31" t="s">
+        <v>8</v>
+      </c>
+      <c r="E31" t="s" s="8"/>
+    </row>
+    <row r="32">
+      <c r="A32"/>
+      <c r="B32" t="s">
+        <v>39</v>
+      </c>
+      <c r="C32" s="10">
+        <f>B2*1</f>
+        <v>6</v>
+      </c>
+      <c r="D32" t="s">
+        <v>28</v>
+      </c>
+      <c r="E32" t="s" s="8"/>
+    </row>
+    <row r="33">
+      <c r="A33"/>
+      <c r="B33" t="s" s="3">
         <v>49</v>
       </c>
-      <c r="C28"/>
-[...10 lines deleted...]
-      <c r="E29" t="s" s="8"/>
+      <c r="C33"/>
+      <c r="D33"/>
+      <c r="E33" t="s" s="8"/>
+    </row>
+    <row r="34">
+      <c r="A34" t="s" s="11">
+        <v>50</v>
+      </c>
+      <c r="B34" t="inlineStr" s="12">
+        <is>
+          <t>[MOUILLER] Maintenir à très faible ébullition durant 2 h 30 à 3 h — Écumer, dégraisser, dépouiller aussi souvent que nécessaire ; compenser l'évaporation avec un peu d'eau bouillante ; quelques grains de poivre concassé peuvent être ajoutés quelques minutes avant la fin.</t>
+        </is>
+      </c>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34" t="s" s="8"/>
+    </row>
+    <row r="35">
+      <c r="A35"/>
+      <c r="B35" t="s">
+        <v>40</v>
+      </c>
+      <c r="C35" s="10">
+        <f>B2*0.001</f>
+        <v>0.006</v>
+      </c>
+      <c r="D35" t="s">
+        <v>8</v>
+      </c>
+      <c r="E35" t="s" s="8"/>
+    </row>
+    <row r="36">
+      <c r="A36" t="s" s="11">
+        <v>51</v>
+      </c>
+      <c r="B36" t="inlineStr" s="12">
+        <is>
+          <t>Passer le fond au chinois étamine sans le fouler ni le remuer — il doit être parfaitement limpide, non « laiteux » ; dégraisser à nouveau si nécessaire ; refroidir rapidement et réserver à couvert à + 3 °C maximum.</t>
+        </is>
+      </c>
+      <c r="C36"/>
+      <c r="D36"/>
+      <c r="E36" t="s" s="8"/>
+    </row>
+    <row r="37">
+      <c r="A37" t="s" s="13">
+        <v>22</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
-  <mergeCells count="14">
+  <mergeCells count="15">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
+    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="B17:D17"/>
     <mergeCell ref="B18:D18"/>
-    <mergeCell ref="B19:D19"/>
-    <mergeCell ref="B20:D20"/>
     <mergeCell ref="B21:D21"/>
     <mergeCell ref="B22:D22"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="B24:D24"/>
-    <mergeCell ref="B25:D25"/>
     <mergeCell ref="B26:D26"/>
     <mergeCell ref="B27:D27"/>
-    <mergeCell ref="B28:D28"/>
-    <mergeCell ref="A29:D29"/>
+    <mergeCell ref="B33:D33"/>
+    <mergeCell ref="B34:D34"/>
+    <mergeCell ref="B36:D36"/>
+    <mergeCell ref="A37:D37"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>SAUCE TOMATE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>