--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -9,98 +9,101 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="SAUCE HARISSA" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
   <si>
     <t>SAUCE HARISSA</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
     <t>SAUCE HARISSA  GRO_CDC_201</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    Piments rouges longs frais</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    Ails pelés 4G</t>
   </si>
   <si>
-    <t xml:space="preserve">    POIVRON rouge France biologique</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">    Lardons lardon cru fumé</t>
+    <t xml:space="preserve">    OIGNON jaune France cat.I 60-80mm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Coriandre moulue</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Cumin moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    Tomates en dés surgelées IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    HUILE OLIVE (L) (conv.)</t>
   </si>
   <si>
     <t>lt</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Jus citron pulco (L) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
@@ -218,51 +221,51 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E34"/>
+  <dimension ref="A1:E37"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
         <v>100</v>
@@ -382,346 +385,388 @@
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="10">
         <f>B2*0.001</f>
         <v>0.1</v>
       </c>
       <c r="D12" t="s">
         <v>15</v>
       </c>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="10">
+        <f>B2*0.0005</f>
+        <v>0.05</v>
+      </c>
+      <c r="D13" t="s">
+        <v>15</v>
+      </c>
+      <c r="E13" t="s" s="8"/>
+    </row>
+    <row r="14">
+      <c r="A14"/>
+      <c r="B14" t="s">
+        <v>17</v>
+      </c>
+      <c r="C14" s="10">
         <f>B2*0.0003</f>
         <v>0.03</v>
       </c>
-      <c r="D13" t="s">
-[...8 lines deleted...]
-      <c r="D14"/>
+      <c r="D14" t="s">
+        <v>8</v>
+      </c>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
-      <c r="A15" t="s" s="11">
-[...2 lines deleted...]
-      <c r="B15" t="inlineStr" s="12">
+      <c r="A15"/>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15" t="s" s="8"/>
+    </row>
+    <row r="16">
+      <c r="A16" t="s" s="11">
+        <v>18</v>
+      </c>
+      <c r="B16" t="inlineStr" s="12">
         <is>
           <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
-      <c r="C15"/>
-[...7 lines deleted...]
-      <c r="B16" t="inlineStr" s="12">
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16" t="s" s="8"/>
+    </row>
+    <row r="17">
+      <c r="A17" t="s" s="11">
+        <v>19</v>
+      </c>
+      <c r="B17" t="inlineStr" s="12">
         <is>
           <t>Préparations préliminaires — Éplucher, laver et désinfecter les piments, les tomates, l'ail et l'oignon suivant la procédure. Couper en deux et épépiner les tomates. Mettre des gants pour manipuler les piments. Fendre les piments dans la longueur et épépiner les piments. Déposer les piments sur une grille de cuisson. Passer au four à chaleur sèche à +120°C pour ramollir la pulpe pendant 10 minutes. Couper en deux et dégermer l'ail.</t>
         </is>
       </c>
-      <c r="C16"/>
-[...14 lines deleted...]
-      </c>
+      <c r="C17"/>
+      <c r="D17"/>
       <c r="E17" t="s" s="8"/>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C18" s="10">
-        <f>B2*0.00075</f>
-        <v>0.075</v>
+        <f>B2*0.006</f>
+        <v>0.6</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s" s="8"/>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C19" s="10">
         <f>B2*0.00075</f>
         <v>0.075</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s" s="8"/>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C20" s="10">
-        <f>B2*0.0002</f>
-        <v>0.02</v>
+        <f>B2*0.00075</f>
+        <v>0.075</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s" s="8"/>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C21" s="10">
         <f>B2*0.0002</f>
         <v>0.02</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s" s="8"/>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C22" s="10">
-        <f>B2*0.012</f>
-        <v>1.2</v>
+        <f>B2*0.0002</f>
+        <v>0.02</v>
       </c>
       <c r="D22" t="s">
         <v>8</v>
       </c>
       <c r="E22" t="s" s="8"/>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="s">
+        <v>13</v>
+      </c>
+      <c r="C23" s="10">
+        <f>B2*0.012</f>
+        <v>1.2</v>
+      </c>
+      <c r="D23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E23" t="s" s="8"/>
+    </row>
+    <row r="24">
+      <c r="A24"/>
+      <c r="B24" t="s">
         <v>14</v>
       </c>
-      <c r="C23" s="10">
+      <c r="C24" s="10">
         <f>B2*0.001</f>
         <v>0.1</v>
       </c>
-      <c r="D23" t="s">
+      <c r="D24" t="s">
         <v>15</v>
       </c>
-      <c r="E23" t="s" s="8"/>
-[...5 lines deleted...]
-      <c r="B24" t="inlineStr" s="12">
+      <c r="E24" t="s" s="8"/>
+    </row>
+    <row r="25">
+      <c r="A25"/>
+      <c r="B25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C25" s="10">
+        <f>B2*0.0005</f>
+        <v>0.05</v>
+      </c>
+      <c r="D25" t="s">
+        <v>15</v>
+      </c>
+      <c r="E25" t="s" s="8"/>
+    </row>
+    <row r="26">
+      <c r="A26" t="s" s="11">
+        <v>20</v>
+      </c>
+      <c r="B26" t="inlineStr" s="12">
         <is>
           <t>Confectionner la sauce — Au mixeur, broyer le sel, les piments, les épices, l'ail et l'oignon. Ajouter la pulpe de tomates et le jus de citron. Obtenir une pâte homogène. Rectifier l'onctuosité de la pâte en ajoutant l'huile d'olive. On peut lier la sauce avec 50g de fécule.</t>
         </is>
       </c>
-      <c r="C24"/>
-[...28 lines deleted...]
-      </c>
+      <c r="C26"/>
+      <c r="D26"/>
       <c r="E26" t="s" s="8"/>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C27" s="10">
-        <f>B2*0.00075</f>
-        <v>0.075</v>
+        <f>B2*0.006</f>
+        <v>0.6</v>
       </c>
       <c r="D27" t="s">
         <v>8</v>
       </c>
       <c r="E27" t="s" s="8"/>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C28" s="10">
-        <f>B2*0.0002</f>
-        <v>0.02</v>
+        <f>B2*0.00075</f>
+        <v>0.075</v>
       </c>
       <c r="D28" t="s">
         <v>8</v>
       </c>
       <c r="E28" t="s" s="8"/>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="C29" s="10">
-        <f>B2*0.0002</f>
-        <v>0.02</v>
+        <f>B2*0.00075</f>
+        <v>0.075</v>
       </c>
       <c r="D29" t="s">
         <v>8</v>
       </c>
       <c r="E29" t="s" s="8"/>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C30" s="10">
-        <f>B2*0.012</f>
-        <v>1.2</v>
+        <f>B2*0.0002</f>
+        <v>0.02</v>
       </c>
       <c r="D30" t="s">
         <v>8</v>
       </c>
       <c r="E30" t="s" s="8"/>
     </row>
     <row r="31">
       <c r="A31"/>
       <c r="B31" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C31" s="10">
-        <f>B2*0.001</f>
-        <v>0.1</v>
+        <f>B2*0.0002</f>
+        <v>0.02</v>
       </c>
       <c r="D31" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E31" t="s" s="8"/>
     </row>
     <row r="32">
       <c r="A32"/>
       <c r="B32" t="s">
+        <v>13</v>
+      </c>
+      <c r="C32" s="10">
+        <f>B2*0.012</f>
+        <v>1.2</v>
+      </c>
+      <c r="D32" t="s">
+        <v>8</v>
+      </c>
+      <c r="E32" t="s" s="8"/>
+    </row>
+    <row r="33">
+      <c r="A33"/>
+      <c r="B33" t="s">
+        <v>14</v>
+      </c>
+      <c r="C33" s="10">
+        <f>B2*0.001</f>
+        <v>0.1</v>
+      </c>
+      <c r="D33" t="s">
+        <v>15</v>
+      </c>
+      <c r="E33" t="s" s="8"/>
+    </row>
+    <row r="34">
+      <c r="A34"/>
+      <c r="B34" t="s">
         <v>16</v>
       </c>
-      <c r="C32" s="10">
+      <c r="C34" s="10">
+        <f>B2*0.0005</f>
+        <v>0.05</v>
+      </c>
+      <c r="D34" t="s">
+        <v>15</v>
+      </c>
+      <c r="E34" t="s" s="8"/>
+    </row>
+    <row r="35">
+      <c r="A35"/>
+      <c r="B35" t="s">
+        <v>17</v>
+      </c>
+      <c r="C35" s="10">
         <f>B2*0.0003</f>
         <v>0.03</v>
       </c>
-      <c r="D32" t="s">
-[...8 lines deleted...]
-      <c r="B33" t="inlineStr" s="12">
+      <c r="D35" t="s">
+        <v>8</v>
+      </c>
+      <c r="E35" t="s" s="8"/>
+    </row>
+    <row r="36">
+      <c r="A36" t="s" s="11">
+        <v>21</v>
+      </c>
+      <c r="B36" t="inlineStr" s="12">
         <is>
           <t>Conserver la sauce harissa — Réserver la sauce dans un récipient, égaliser la surface avec une corne, tamponner la surface avec de l'huile et filmer. Indiquer la traçabilité des produits et la date de fabrication de la sauce. Stocker au froid à +3°C en attente de consommation.</t>
         </is>
       </c>
-      <c r="C33"/>
-[...10 lines deleted...]
-      <c r="E34" t="s" s="8"/>
+      <c r="C36"/>
+      <c r="D36"/>
+      <c r="E36" t="s" s="8"/>
+    </row>
+    <row r="37">
+      <c r="A37" t="s" s="13">
+        <v>22</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="7">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
-    <mergeCell ref="B15:D15"/>
     <mergeCell ref="B16:D16"/>
-    <mergeCell ref="B24:D24"/>
-[...1 lines deleted...]
-    <mergeCell ref="A34:D34"/>
+    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="B36:D36"/>
+    <mergeCell ref="A37:D37"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>SAUCE HARISSA</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>