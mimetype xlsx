--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -17,311 +17,329 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="95">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>SAUCE HARISSA</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_201</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Sauces collectivité (GRO.SAUCES)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 02:05</t>
+    <t>31/10/2026 07:00</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
-[...8 lines deleted...]
-    <t>Charcuterie</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EPI-CORIANDRE</t>
+  </si>
+  <si>
+    <t>Coriandre moulue</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t>EPI-CORIANDRE-G</t>
-[...5 lines deleted...]
-    <t>Épices en poudre et graines</t>
+    <t>EPI-CUMIN-POW</t>
+  </si>
+  <si>
+    <t>Cumin moulu</t>
+  </si>
+  <si>
+    <t>RNME101408</t>
+  </si>
+  <si>
+    <t>Jus de citron type pulco 70cl</t>
+  </si>
+  <si>
+    <t>Agrumes</t>
+  </si>
+  <si>
+    <t>u</t>
   </si>
   <si>
     <t>RNME101403</t>
   </si>
   <si>
     <t>Huile olive vierge extra bidon 5L</t>
   </si>
   <si>
-    <t>Assaisonnements et corps gras</t>
-[...2 lines deleted...]
-    <t>u</t>
+    <t>Huiles végétales</t>
+  </si>
+  <si>
+    <t>RNM27820123</t>
+  </si>
+  <si>
+    <t>OIGNON jaune France cat.I 60-80mm</t>
+  </si>
+  <si>
+    <t>Légumes</t>
   </si>
   <si>
     <t>PIMENT-RG-LONG</t>
   </si>
   <si>
     <t>Piments rouges longs frais</t>
   </si>
   <si>
-    <t>Légumes</t>
-[...1 lines deleted...]
-  <si>
     <t>RNM4G100917</t>
   </si>
   <si>
     <t>Ails pelés 4G</t>
   </si>
   <si>
     <t>Légumes 4ème et 5ème gamme</t>
   </si>
   <si>
-    <t>RNM57209490</t>
-[...7 lines deleted...]
-  <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>RNMS00865</t>
   </si>
   <si>
     <t>Tomates en dés surgelées IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Sauces collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Piments rouges longs frais</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ails pelés 4G</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ POIVRON rouge France biologique</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">    ↳ Lardons lardon cru fumé</t>
+    <t xml:space="preserve">    ↳ OIGNON jaune France cat.I 60-80mm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Coriandre moulue</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Cumin moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Tomates en dés surgelées IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ HUILE OLIVE (L)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>Conversions diverses</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Huile olive vierge extra bidon 5L</t>
   </si>
   <si>
+    <t xml:space="preserve">    ↳ Jus citron pulco (L)</t>
+  </si>
+  <si>
+    <t>Conversions fruits frais (P→K)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Jus de citron type pulco 70cl</t>
+  </si>
+  <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>Fiche technique — SAUCE HARISSA</t>
   </si>
   <si>
     <t>SAUCE HARISSA  GRO_CDC_201</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t xml:space="preserve">    HUILE OLIVE (L) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Jus citron pulco (L) (conv.)</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
@@ -493,737 +511,804 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>9.92635</v>
+        <v>10.21495952381</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>0.0992635</v>
+        <v>0.1021495952381</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>9.92635</v>
+        <v>10.21495952381</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:G15"/>
+  <dimension ref="A1:G16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
         <v>0.02</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
         <v>0.02</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*8.96</f>
-        <v>0.1792</v>
+        <f>E7*7.2</f>
+        <v>0.144</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D8" s="9">
         <v>0.02</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
         <v>0.02</v>
       </c>
       <c r="F8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*0</f>
-        <v>0</v>
+        <f>E8*8.5</f>
+        <v>0.17</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" t="s">
         <v>40</v>
       </c>
       <c r="D9" s="9">
-        <v>0.02</v>
+        <v>0.066667</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.02</v>
+        <v>0.066667</v>
       </c>
       <c r="F9" t="s">
         <v>41</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*65.22</f>
-        <v>1.3044</v>
+        <f>E9*8.1571020716</f>
+        <v>0.54381</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10" t="s">
         <v>43</v>
       </c>
       <c r="C10" t="s">
         <v>44</v>
       </c>
       <c r="D10" s="9">
-        <v>0.6</v>
+        <v>0.02</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.6</v>
+        <v>0.02</v>
       </c>
       <c r="F10" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*6.5</f>
-        <v>3.9</v>
+        <f>E10*65.22</f>
+        <v>1.3044</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11" t="s">
         <v>47</v>
       </c>
       <c r="D11" s="9">
         <v>0.075</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>0.075</v>
       </c>
       <c r="F11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*8.11</f>
-        <v>0.60825</v>
+        <f>E11*0.4</f>
+        <v>0.03</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>49</v>
       </c>
       <c r="C12" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="D12" s="9">
-        <v>0.075</v>
+        <v>0.6</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>0.075</v>
+        <v>0.6</v>
       </c>
       <c r="F12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*5.6</f>
-        <v>0.42</v>
+        <f>E12*6.5</f>
+        <v>3.9</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" t="s">
         <v>51</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>52</v>
       </c>
-      <c r="C13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="9">
-        <v>0.03</v>
+        <v>0.075</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>0.03</v>
+        <v>0.075</v>
       </c>
       <c r="F13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*0.35</f>
-        <v>0.0105</v>
+        <f>E13*8.11</f>
+        <v>0.60825</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B14" t="s">
         <v>54</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>55</v>
       </c>
-      <c r="C14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="9">
-        <v>1.2</v>
+        <v>0.03</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
+        <v>0.03</v>
+      </c>
+      <c r="F14" t="s">
+        <v>35</v>
+      </c>
+      <c r="G14" s="4">
+        <f>E14*0.35</f>
+        <v>0.0105</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" t="s">
+        <v>57</v>
+      </c>
+      <c r="C15" t="s">
+        <v>58</v>
+      </c>
+      <c r="D15" s="9">
         <v>1.2</v>
       </c>
-      <c r="F14" t="s">
-[...3 lines deleted...]
-        <f>E14*2.92</f>
+      <c r="E15" s="11">
+        <f>D15*$B$2</f>
+        <v>1.2</v>
+      </c>
+      <c r="F15" t="s">
+        <v>35</v>
+      </c>
+      <c r="G15" s="4">
+        <f>E15*2.92</f>
         <v>3.504</v>
       </c>
     </row>
-    <row r="15">
-[...9 lines deleted...]
-        <f>SUM(G7:G14)</f>
+    <row r="16">
+      <c r="A16"/>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16" t="s" s="3">
+        <v>59</v>
+      </c>
+      <c r="G16" s="12">
+        <f>SUM(G7:G15)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F11"/>
+  <dimension ref="A1:F13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C3" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D3" s="11">
         <v>0.6</v>
       </c>
       <c r="E3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F3" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D4" s="11">
         <v>0.075</v>
       </c>
       <c r="E4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
+        <v>69</v>
+      </c>
+      <c r="C5" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="D5" s="11">
         <v>0.075</v>
       </c>
       <c r="E5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F5" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C6" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D6" s="11">
         <v>0.02</v>
       </c>
       <c r="E6" t="s">
+        <v>35</v>
+      </c>
+      <c r="F6" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C7" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D7" s="11">
         <v>0.02</v>
       </c>
       <c r="E7" t="s">
+        <v>35</v>
+      </c>
+      <c r="F7" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C8" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D8" s="11">
         <v>1.2</v>
       </c>
       <c r="E8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F8" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C9" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D9" s="11">
         <v>0.1</v>
       </c>
       <c r="E9" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="F9" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C10" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D10" s="11">
         <v>0.02</v>
       </c>
       <c r="E10" t="s">
         <v>41</v>
       </c>
       <c r="F10" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C11" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D11" s="11">
+        <v>0.05</v>
+      </c>
+      <c r="E11" t="s">
+        <v>74</v>
+      </c>
+      <c r="F11" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>79</v>
+      </c>
+      <c r="C12" t="s">
+        <v>67</v>
+      </c>
+      <c r="D12" s="11">
+        <v>0.067</v>
+      </c>
+      <c r="E12" t="s">
+        <v>41</v>
+      </c>
+      <c r="F12" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>1</v>
+      </c>
+      <c r="B13" t="s">
+        <v>80</v>
+      </c>
+      <c r="C13" t="s">
+        <v>67</v>
+      </c>
+      <c r="D13" s="11">
         <v>0.03</v>
       </c>
-      <c r="E11" t="s">
-[...3 lines deleted...]
-        <v>53</v>
+      <c r="E13" t="s">
+        <v>35</v>
+      </c>
+      <c r="F13" t="s">
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>81</v>
+        <v>86</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
       <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
@@ -1256,379 +1341,405 @@
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="inlineStr" s="13">
         <is>
           <t>Conserver la sauce harissa — Réserver la sauce dans un récipient, égaliser la surface avec une corne, tamponner la surface avec de l'huile et filmer. Indiquer la traçabilité des produits et la date de fabrication de la sauce. Stocker au froid à +3°C en attente de consommation.</t>
         </is>
       </c>
       <c r="E5" t="s" s="13"/>
       <c r="F5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D25"/>
+  <dimension ref="A1:D27"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="14">
         <f>"GRO_CDC_201 · GRO.SAUCES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_201 · GRO.SAUCES · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="15">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="16">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="B5" t="str" s="13">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="16">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="B6" t="str" s="13">
         <f>Procedure!D3</f>
         <v>Préparations préliminaires — Éplucher, laver et désinfecter les piments, les tomates, l'ail et l'oignon suivant la procédure. Couper en deux et épépiner les tomates. Mettre des gants pour manipuler les piments. Fendre les piments dans la longueur et épépiner les piments. Déposer les piments sur une grille de cuisson. Passer au four à chaleur sèche à +120°C pour ramollir la pulpe pendant 10 minutes. Couper en deux et dégermer l'ail.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B12</f>
         <v>Piments rouges longs frais</v>
       </c>
       <c r="C7" s="11">
-        <f>Besoins!E10</f>
+        <f>Besoins!E12</f>
         <v>0.6</v>
       </c>
       <c r="D7" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
-        <f>Besoins!B11</f>
+        <f>Besoins!B13</f>
         <v>Ails pelés 4G</v>
       </c>
       <c r="C8" s="11">
-        <f>Besoins!E11</f>
+        <f>Besoins!E13</f>
         <v>0.075</v>
       </c>
       <c r="D8" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
-        <f>Besoins!B12</f>
-        <v>POIVRON rouge France biologique</v>
+        <f>Besoins!B11</f>
+        <v>OIGNON jaune France cat.I 60-80mm</v>
       </c>
       <c r="C9" s="11">
-        <f>Besoins!E12</f>
+        <f>Besoins!E11</f>
         <v>0.075</v>
       </c>
       <c r="D9" t="str">
-        <f>Besoins!F12</f>
+        <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
-        <f>Besoins!B8</f>
-        <v>Graines de coriandre entieres</v>
+        <f>Besoins!B7</f>
+        <v>Coriandre moulue</v>
       </c>
       <c r="C10" s="11">
-        <f>Besoins!E8</f>
+        <f>Besoins!E7</f>
         <v>0.02</v>
       </c>
       <c r="D10" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F7</f>
         <v>kg</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
-        <f>Besoins!B7</f>
-        <v>Lardons lardon cru fumé</v>
+        <f>Besoins!B8</f>
+        <v>Cumin moulu</v>
       </c>
       <c r="C11" s="11">
-        <f>Besoins!E7</f>
+        <f>Besoins!E8</f>
         <v>0.02</v>
       </c>
       <c r="D11" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
-        <f>Besoins!B14</f>
+        <f>Besoins!B15</f>
         <v>Tomates en dés surgelées IQF</v>
       </c>
       <c r="C12" s="11">
-        <f>Besoins!E14</f>
+        <f>Besoins!E15</f>
         <v>1.2</v>
       </c>
       <c r="D12" t="str">
-        <f>Besoins!F14</f>
+        <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="C13" s="11">
         <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
       <c r="D13" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B14" t="str" s="13">
+      <c r="A14"/>
+      <c r="B14" t="s">
+        <v>92</v>
+      </c>
+      <c r="C14" s="11">
+        <f>'Besoins'!$B$2*0.05</f>
+        <v>0.05</v>
+      </c>
+      <c r="D14" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s" s="16">
+        <v>93</v>
+      </c>
+      <c r="B15" t="str" s="13">
         <f>Procedure!D4</f>
         <v>Confectionner la sauce — Au mixeur, broyer le sel, les piments, les épices, l'ail et l'oignon. Ajouter la pulpe de tomates et le jus de citron. Obtenir une pâte homogène. Rectifier l'onctuosité de la pâte en ajoutant l'huile d'olive. On peut lier la sauce avec 50g de fécule.</v>
       </c>
-      <c r="C14"/>
-[...15 lines deleted...]
-      </c>
+      <c r="C15"/>
+      <c r="D15"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str">
-        <f>Besoins!B11</f>
-        <v>Ails pelés 4G</v>
+        <f>Besoins!B12</f>
+        <v>Piments rouges longs frais</v>
       </c>
       <c r="C16" s="11">
-        <f>Besoins!E11</f>
-        <v>0.075</v>
+        <f>Besoins!E12</f>
+        <v>0.6</v>
       </c>
       <c r="D16" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
-        <f>Besoins!B12</f>
-        <v>POIVRON rouge France biologique</v>
+        <f>Besoins!B13</f>
+        <v>Ails pelés 4G</v>
       </c>
       <c r="C17" s="11">
-        <f>Besoins!E12</f>
+        <f>Besoins!E13</f>
         <v>0.075</v>
       </c>
       <c r="D17" t="str">
-        <f>Besoins!F12</f>
+        <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
-        <f>Besoins!B8</f>
-        <v>Graines de coriandre entieres</v>
+        <f>Besoins!B11</f>
+        <v>OIGNON jaune France cat.I 60-80mm</v>
       </c>
       <c r="C18" s="11">
-        <f>Besoins!E8</f>
-        <v>0.02</v>
+        <f>Besoins!E11</f>
+        <v>0.075</v>
       </c>
       <c r="D18" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="str">
         <f>Besoins!B7</f>
-        <v>Lardons lardon cru fumé</v>
+        <v>Coriandre moulue</v>
       </c>
       <c r="C19" s="11">
         <f>Besoins!E7</f>
         <v>0.02</v>
       </c>
       <c r="D19" t="str">
         <f>Besoins!F7</f>
         <v>kg</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="str">
+        <f>Besoins!B8</f>
+        <v>Cumin moulu</v>
+      </c>
+      <c r="C20" s="11">
+        <f>Besoins!E8</f>
+        <v>0.02</v>
+      </c>
+      <c r="D20" t="str">
+        <f>Besoins!F8</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21"/>
+      <c r="B21" t="str">
+        <f>Besoins!B15</f>
+        <v>Tomates en dés surgelées IQF</v>
+      </c>
+      <c r="C21" s="11">
+        <f>Besoins!E15</f>
+        <v>1.2</v>
+      </c>
+      <c r="D21" t="str">
+        <f>Besoins!F15</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22"/>
+      <c r="B22" t="s">
+        <v>91</v>
+      </c>
+      <c r="C22" s="11">
+        <f>'Besoins'!$B$2*0.1</f>
+        <v>0.1</v>
+      </c>
+      <c r="D22" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23"/>
+      <c r="B23" t="s">
+        <v>92</v>
+      </c>
+      <c r="C23" s="11">
+        <f>'Besoins'!$B$2*0.05</f>
+        <v>0.05</v>
+      </c>
+      <c r="D23" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24"/>
+      <c r="B24" t="str">
         <f>Besoins!B14</f>
-        <v>Tomates en dés surgelées IQF</v>
-[...1 lines deleted...]
-      <c r="C20" s="11">
+        <v>Sel fin de cuisine</v>
+      </c>
+      <c r="C24" s="11">
         <f>Besoins!E14</f>
-        <v>1.2</v>
-[...1 lines deleted...]
-      <c r="D20" t="str">
+        <v>0.03</v>
+      </c>
+      <c r="D24" t="str">
         <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
-    <row r="21">
-[...31 lines deleted...]
-      <c r="B23" t="str" s="13">
+    <row r="25">
+      <c r="A25" t="s" s="16">
+        <v>94</v>
+      </c>
+      <c r="B25" t="str" s="13">
         <f>Procedure!D5</f>
         <v>Conserver la sauce harissa — Réserver la sauce dans un récipient, égaliser la surface avec une corne, tamponner la surface avec de l'huile et filmer. Indiquer la traçabilité des produits et la date de fabrication de la sauce. Stocker au froid à +3°C en attente de consommation.</v>
       </c>
-      <c r="C23"/>
-[...12 lines deleted...]
-      <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
+    </row>
+    <row r="26">
+      <c r="A26"/>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+    </row>
+    <row r="27">
+      <c r="A27" t="s" s="17">
+        <v>22</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="8">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
-    <mergeCell ref="B14:D14"/>
-[...1 lines deleted...]
-    <mergeCell ref="A25:D25"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="A27:D27"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>SAUCE HARISSA</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>