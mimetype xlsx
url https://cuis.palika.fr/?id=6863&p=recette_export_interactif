--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -1,172 +1,209 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="SAUCE AMÉRICAINE" sheetId="1" r:id="rId1"/>
+    <sheet name="Concentré de tomate — boîte 4/4" sheetId="2" r:id="rId2"/>
+    <sheet name="Fumet de poisson au vin blanc (" sheetId="3" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="49">
   <si>
     <t>SAUCE AMÉRICAINE</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
     <t>SAUCE AMÉRICAINE  GRO_CDC_199</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
-    <t xml:space="preserve">    Poitrine fumée n°1</t>
+    <t xml:space="preserve">    Étrilles entières</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t xml:space="preserve">    Petits oignons blancs surgelés</t>
+    <t xml:space="preserve">    Carottes en dés 10x10mm surgelées (Pinguin)</t>
   </si>
   <si>
     <t xml:space="preserve">    Oignons émincés surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    Ails pelés 4G</t>
   </si>
   <si>
     <t xml:space="preserve">    Échalotes ciselées surgelées</t>
   </si>
   <si>
     <t xml:space="preserve">    Estragon séché</t>
   </si>
   <si>
     <t xml:space="preserve">    CÉLERI-BRANCHE vert France cat.I</t>
   </si>
   <si>
+    <t xml:space="preserve">    Concentré de tomate — boîte 4/4 (collectivité) — voir l'onglet "Concentré de tomate — boîte 4/4"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Tomates en dés surgelées IQF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Fleur de thym dehydratee</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Laurier sauce feuilles</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    HUILE OLIVE (L) (conv.)</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Fumet de poisson au vin blanc (collectivité) — voir l'onglet "Fumet de poisson au vin blanc ("</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Glace de viande</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Piment de Cayenne</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Sel fin de cuisine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Poivre noir moulu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Farine de blé T55</t>
+  </si>
+  <si>
+    <t>1.</t>
+  </si>
+  <si>
+    <t>2.</t>
+  </si>
+  <si>
+    <t>3.</t>
+  </si>
+  <si>
+    <t>4.</t>
+  </si>
+  <si>
+    <t>5.</t>
+  </si>
+  <si>
+    <t>6.</t>
+  </si>
+  <si>
+    <t>7.</t>
+  </si>
+  <si>
+    <t>Sauce dérivée — Sauce cardinal : additionner de la sauce béchamel à la sauce américaine. Cette sauce est surtout utilisée pour être gratinée.</t>
+  </si>
+  <si>
+    <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
+  </si>
+  <si>
+    <t>Concentré de tomate — boîte 4/4 (collectivité)</t>
+  </si>
+  <si>
+    <t>Quantité totale à produire (cumulée)</t>
+  </si>
+  <si>
+    <t>référence : 0,88 kg — lot unique couvrant tous les usages</t>
+  </si>
+  <si>
+    <t>Concentré de tomate — boîte 4/4 (collectivité)  GRO-CONC-TOMATE</t>
+  </si>
+  <si>
     <t xml:space="preserve">    Concentré de tomate double</t>
   </si>
   <si>
-    <t xml:space="preserve">    Tomates en dés surgelées IQF</t>
-[...62 lines deleted...]
-    <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
+    <t>Fumet de poisson au vin blanc (collectivité)</t>
+  </si>
+  <si>
+    <t>référence : 1 lt — lot unique couvrant tous les usages</t>
+  </si>
+  <si>
+    <t>Fumet de poisson au vin blanc (collectivité)  GRO-FUMETV-POISS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Vin blanc sec de cuisson</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Fumet de Poisson déshydraté (Knorr Professional)</t>
+  </si>
+  <si>
+    <t>Réhydrater la poudre déshydratée dans l'eau chaude puis ajouter le vin blanc. Porter à ébullition légère et laisser réduire quelques minutes.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
       <b/>
       <color rgb="FF1F4E3B"/>
     </font>
@@ -219,98 +256,101 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="14">
+  <cellXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="200" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
-<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
-<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
+<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
+<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E57"/>
+  <dimension ref="A1:E55"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
         <v>100</v>
@@ -514,582 +554,858 @@
       <c r="D17" t="s">
         <v>20</v>
       </c>
       <c r="E17" t="s" s="8"/>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>21</v>
       </c>
       <c r="C18" s="10">
         <f>B2*0.1</f>
         <v>10</v>
       </c>
       <c r="D18" t="s">
         <v>20</v>
       </c>
       <c r="E18" t="s" s="8"/>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="s">
         <v>22</v>
       </c>
       <c r="C19" s="10">
-        <f>B2*0.02</f>
-        <v>2</v>
+        <f>B2*0.001</f>
+        <v>0.1</v>
       </c>
       <c r="D19" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s" s="8"/>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="s">
         <v>23</v>
       </c>
       <c r="C20" s="10">
-        <f>B2*0.001</f>
-        <v>0.1</v>
+        <f>B2*0.00003</f>
+        <v>0.003</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s" s="8"/>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="10">
-        <f>B2*0.00003</f>
-        <v>0.003</v>
+        <f>B2*0.00033</f>
+        <v>0.033</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s" s="8"/>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="s">
         <v>25</v>
       </c>
       <c r="C22" s="10">
-        <f>B2*0.0075</f>
-        <v>0.75</v>
+        <f>B2*0.0001</f>
+        <v>0.01</v>
       </c>
       <c r="D22" t="s">
         <v>8</v>
       </c>
       <c r="E22" t="s" s="8"/>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="10">
-        <f>B2*0.00065</f>
-        <v>0.065</v>
+        <f>B2*0.0075</f>
+        <v>0.75</v>
       </c>
       <c r="D23" t="s">
         <v>8</v>
       </c>
       <c r="E23" t="s" s="8"/>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="s">
         <v>27</v>
       </c>
       <c r="C24" s="10">
         <f>B2*0.0075</f>
         <v>0.75</v>
       </c>
       <c r="D24" t="s">
         <v>8</v>
       </c>
       <c r="E24" t="s" s="8"/>
     </row>
     <row r="25">
       <c r="A25"/>
-      <c r="B25" t="s">
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25" t="s" s="8"/>
+    </row>
+    <row r="26">
+      <c r="A26" t="s" s="11">
         <v>28</v>
       </c>
-      <c r="C25" s="10">
-[...10 lines deleted...]
-      <c r="B26"/>
+      <c r="B26" t="inlineStr" s="12">
+        <is>
+          <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
+        </is>
+      </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26" t="s" s="8"/>
     </row>
     <row r="27">
       <c r="A27" t="s" s="11">
         <v>29</v>
       </c>
       <c r="B27" t="inlineStr" s="12">
         <is>
-          <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
+          <t>Préparations préliminaires — Déconditionner et laver les étrilles suivant la procédure. Fendre en deux les étrilles. Réserver les carapaces et les parties crémeuses (corail) séparément au froid dans des calottes filmées, en attente d'utilisation. Déconditionner les légumes surgelés. Réserver au froid. Déconditionner la tomate concentrée. Réserver au froid. Laver, désinfecter la tomate et le céleri suivant la procédure. Tailler la tomate fraîche en quartiers et émincer le céleri-branche. Réserver au froid.</t>
         </is>
       </c>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27" t="s" s="8"/>
     </row>
     <row r="28">
-      <c r="A28" t="s" s="11">
-[...8 lines deleted...]
-      <c r="D28"/>
+      <c r="A28"/>
+      <c r="B28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C28" s="10">
+        <f>B2*0.05</f>
+        <v>5</v>
+      </c>
+      <c r="D28" t="s">
+        <v>8</v>
+      </c>
       <c r="E28" t="s" s="8"/>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="C29" s="10">
-        <f>B2*0.05</f>
-        <v>5</v>
+        <f>B2*0.005</f>
+        <v>0.5</v>
       </c>
       <c r="D29" t="s">
         <v>8</v>
       </c>
       <c r="E29" t="s" s="8"/>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C30" s="10">
         <f>B2*0.005</f>
         <v>0.5</v>
       </c>
       <c r="D30" t="s">
         <v>8</v>
       </c>
       <c r="E30" t="s" s="8"/>
     </row>
     <row r="31">
       <c r="A31"/>
       <c r="B31" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C31" s="10">
-        <f>B2*0.005</f>
-        <v>0.5</v>
+        <f>B2*0.001</f>
+        <v>0.1</v>
       </c>
       <c r="D31" t="s">
         <v>8</v>
       </c>
       <c r="E31" t="s" s="8"/>
     </row>
     <row r="32">
       <c r="A32"/>
       <c r="B32" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C32" s="10">
-        <f>B2*0.001</f>
-        <v>0.1</v>
+        <f>B2*0.0025</f>
+        <v>0.25</v>
       </c>
       <c r="D32" t="s">
         <v>8</v>
       </c>
       <c r="E32" t="s" s="8"/>
     </row>
     <row r="33">
       <c r="A33"/>
       <c r="B33" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C33" s="10">
-        <f>B2*0.0025</f>
-        <v>0.25</v>
+        <f>B2*0.0001</f>
+        <v>0.01</v>
       </c>
       <c r="D33" t="s">
         <v>8</v>
       </c>
       <c r="E33" t="s" s="8"/>
     </row>
     <row r="34">
       <c r="A34"/>
       <c r="B34" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C34" s="10">
-        <f>B2*0.0001</f>
-        <v>0.01</v>
+        <f>B2*0.0015</f>
+        <v>0.15</v>
       </c>
       <c r="D34" t="s">
         <v>8</v>
       </c>
       <c r="E34" t="s" s="8"/>
     </row>
     <row r="35">
       <c r="A35"/>
       <c r="B35" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C35" s="10">
-        <f>B2*0.0015</f>
-        <v>0.15</v>
+        <f>B2*0.005</f>
+        <v>0.5</v>
       </c>
       <c r="D35" t="s">
         <v>8</v>
       </c>
       <c r="E35" t="s" s="8"/>
     </row>
     <row r="36">
       <c r="A36"/>
       <c r="B36" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C36" s="10">
-        <f>B2*0.005</f>
-        <v>0.5</v>
+        <f>B2*0.03</f>
+        <v>3</v>
       </c>
       <c r="D36" t="s">
         <v>8</v>
       </c>
       <c r="E36" t="s" s="8"/>
     </row>
     <row r="37">
       <c r="A37"/>
       <c r="B37" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C37" s="10">
-        <f>B2*0.03</f>
-        <v>3</v>
+        <f>B2*0.00005</f>
+        <v>0.005</v>
       </c>
       <c r="D37" t="s">
         <v>8</v>
       </c>
       <c r="E37" t="s" s="8"/>
     </row>
     <row r="38">
       <c r="A38"/>
       <c r="B38" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C38" s="10">
-        <f>B2*0.00005</f>
-[...12 lines deleted...]
-      <c r="C39" s="10">
         <f>B2*0.00001</f>
         <v>0.001</v>
       </c>
-      <c r="D39" t="s">
-[...8 lines deleted...]
-      <c r="B40" t="inlineStr" s="12">
+      <c r="D38" t="s">
+        <v>8</v>
+      </c>
+      <c r="E38" t="s" s="8"/>
+    </row>
+    <row r="39">
+      <c r="A39" t="s" s="11">
+        <v>30</v>
+      </c>
+      <c r="B39" t="inlineStr" s="12">
         <is>
           <t>Confectionner le fumet de poisson — Dans un rondeau, réaliser 10 litres de fumet de poisson, à partir de fond déshydraté, en utilisant le vin blanc pour la réhydratation et en se reportant aux recommandations du fabricant.</t>
         </is>
       </c>
-      <c r="C40"/>
-[...5 lines deleted...]
-      <c r="B41" t="s">
+      <c r="C39"/>
+      <c r="D39"/>
+      <c r="E39" t="s" s="8"/>
+    </row>
+    <row r="40">
+      <c r="A40"/>
+      <c r="B40" t="s">
         <v>21</v>
       </c>
-      <c r="C41" s="10">
+      <c r="C40" s="10">
         <f>B2*0.1</f>
         <v>10</v>
       </c>
-      <c r="D41" t="s">
+      <c r="D40" t="s">
         <v>20</v>
       </c>
+      <c r="E40" t="s" s="8"/>
+    </row>
+    <row r="41">
+      <c r="A41" t="s" s="11">
+        <v>31</v>
+      </c>
+      <c r="B41" t="inlineStr" s="12">
+        <is>
+          <t>Confectionner le beurre manié — Dans une calotte, ramollir le beurre. Ajouter la farine au beurre. Travailler l'ensemble à la spatule de façon à obtenir une pâte homogène. Filmer et réserver au froid en attente d'utilisation.</t>
+        </is>
+      </c>
+      <c r="C41"/>
+      <c r="D41"/>
       <c r="E41" t="s" s="8"/>
     </row>
     <row r="42">
       <c r="A42"/>
       <c r="B42" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="C42" s="10">
-        <f>B2*0.02</f>
-[...25 lines deleted...]
-      <c r="C44" s="10">
         <f>B2*0.0075</f>
         <v>0.75</v>
       </c>
-      <c r="D44" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D42" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" t="s" s="8"/>
+    </row>
+    <row r="43">
+      <c r="A43"/>
+      <c r="B43" t="s">
+        <v>27</v>
+      </c>
+      <c r="C43" s="10">
+        <f>B2*0.0075</f>
+        <v>0.75</v>
+      </c>
+      <c r="D43" t="s">
+        <v>8</v>
+      </c>
+      <c r="E43" t="s" s="8"/>
+    </row>
+    <row r="44">
+      <c r="A44" t="s" s="11">
+        <v>32</v>
+      </c>
+      <c r="B44" t="inlineStr" s="12">
+        <is>
+          <t>Confectionner le fond d'américaine — Dans une sauteuse, faire revenir vivement à l'huile, les carapaces des étrilles. Ajouter les dés de carottes et l'oignon. Laisser cuire à couvert 10 minutes environ. Ajouter les échalotes émincées. Faire suer à couvert. Mouiller avec le fumet de poisson au vin blanc. Ajouter la tomate concentrée, la glace de viande, les épices et les condiments. Porter rapidement à ébullition, écumer la surface du fond, puis réduire la source de chaleur et cuire à couvert pendant 20 minutes. Au terme de la cuisson, passer le fond au chinois dans un rondeau.</t>
+        </is>
+      </c>
+      <c r="C44"/>
+      <c r="D44"/>
       <c r="E44" t="s" s="8"/>
     </row>
     <row r="45">
       <c r="A45"/>
       <c r="B45" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="C45" s="10">
-        <f>B2*0.0075</f>
-        <v>0.75</v>
+        <f>B2*0.005</f>
+        <v>0.5</v>
       </c>
       <c r="D45" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E45" t="s" s="8"/>
     </row>
     <row r="46">
-      <c r="A46" t="s" s="11">
-[...8 lines deleted...]
-      <c r="D46"/>
+      <c r="A46"/>
+      <c r="B46" t="s">
+        <v>22</v>
+      </c>
+      <c r="C46" s="10">
+        <f>B2*0.001</f>
+        <v>0.1</v>
+      </c>
+      <c r="D46" t="s">
+        <v>8</v>
+      </c>
       <c r="E46" t="s" s="8"/>
     </row>
     <row r="47">
       <c r="A47"/>
       <c r="B47" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="C47" s="10">
-        <f>B2*0.005</f>
-        <v>0.5</v>
+        <f>B2*0.00003</f>
+        <v>0.003</v>
       </c>
       <c r="D47" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E47" t="s" s="8"/>
     </row>
     <row r="48">
-      <c r="A48"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A48" t="s" s="11">
+        <v>33</v>
+      </c>
+      <c r="B48" t="inlineStr" s="12">
+        <is>
+          <t>Élaborer la sauce américaine — Dans le rondeau, porter à ébullition le fond. Écumer et dépouiller. Dans une calotte mélanger au fouet les parties crémeuses, le corail et le beurre ramolli. Lier le fond d'américaine en ajoutant progressivement le beurre manié avec le fouet, afin d'obtenir la consistance désirée. Ajouter la liaison corail/beurre. Vérifier la consistance et l'assaisonnement. Émulsionner la sauce au mixeur pour lui donner une texture crémeuse et homogène. Respecter la procédure de fin de cuisson. Réserver en armoire chaude et maintenir à +63°C en attente de consommation. ⚠️☢️ ATTENTION : LE FUMET DÉSHYDRATÉ ET LA GLACE DE VIANDE SONT DÉJÀ SALÉS — GOÛTER AVANT DE SALER ⚠️☢️</t>
+        </is>
+      </c>
+      <c r="C48"/>
+      <c r="D48"/>
       <c r="E48" t="s" s="8"/>
     </row>
     <row r="49">
       <c r="A49"/>
       <c r="B49" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C49" s="10">
         <f>B2*0.00003</f>
         <v>0.003</v>
       </c>
       <c r="D49" t="s">
         <v>8</v>
       </c>
       <c r="E49" t="s" s="8"/>
     </row>
     <row r="50">
-      <c r="A50" t="s" s="11">
-[...8 lines deleted...]
-      <c r="D50"/>
+      <c r="A50"/>
+      <c r="B50" t="s">
+        <v>26</v>
+      </c>
+      <c r="C50" s="10">
+        <f>B2*0.0075</f>
+        <v>0.75</v>
+      </c>
+      <c r="D50" t="s">
+        <v>8</v>
+      </c>
       <c r="E50" t="s" s="8"/>
     </row>
     <row r="51">
       <c r="A51"/>
       <c r="B51" t="s">
         <v>24</v>
       </c>
       <c r="C51" s="10">
-        <f>B2*0.00003</f>
-        <v>0.003</v>
+        <f>B2*0.00033</f>
+        <v>0.033</v>
       </c>
       <c r="D51" t="s">
         <v>8</v>
       </c>
       <c r="E51" t="s" s="8"/>
     </row>
     <row r="52">
       <c r="A52"/>
       <c r="B52" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C52" s="10">
         <f>B2*0.0075</f>
         <v>0.75</v>
       </c>
       <c r="D52" t="s">
         <v>8</v>
       </c>
       <c r="E52" t="s" s="8"/>
     </row>
     <row r="53">
       <c r="A53"/>
       <c r="B53" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C53" s="10">
-        <f>B2*0.00065</f>
-[...26 lines deleted...]
-      <c r="C55" s="10">
         <f>B2*0.0001</f>
         <v>0.01</v>
       </c>
-      <c r="D55" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D53" t="s">
+        <v>8</v>
+      </c>
+      <c r="E53" t="s" s="8"/>
+    </row>
+    <row r="54">
+      <c r="A54" t="s" s="11">
+        <v>34</v>
+      </c>
+      <c r="B54" t="s" s="12">
+        <v>35</v>
+      </c>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54" t="s" s="8"/>
+    </row>
+    <row r="55">
+      <c r="A55" t="s" s="13">
+        <v>36</v>
+      </c>
+      <c r="B55"/>
+      <c r="C55"/>
+      <c r="D55"/>
       <c r="E55" t="s" s="8"/>
-    </row>
-[...18 lines deleted...]
-      <c r="E57" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="10">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
+    <mergeCell ref="B26:D26"/>
     <mergeCell ref="B27:D27"/>
-    <mergeCell ref="B28:D28"/>
-[...5 lines deleted...]
-    <mergeCell ref="A57:D57"/>
+    <mergeCell ref="B39:D39"/>
+    <mergeCell ref="B41:D41"/>
+    <mergeCell ref="B44:D44"/>
+    <mergeCell ref="B48:D48"/>
+    <mergeCell ref="B54:D54"/>
+    <mergeCell ref="A55:D55"/>
+  </mergeCells>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:E9"/>
+  <cols>
+    <col min="1" max="1" width="22" customWidth="1"/>
+    <col min="2" max="2" width="52" customWidth="1"/>
+    <col min="3" max="3" width="14" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
+    <col min="5" max="5" width="26" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" customHeight="1" ht="24">
+      <c r="A1" t="s" s="2">
+        <v>37</v>
+      </c>
+      <c r="B1"/>
+      <c r="C1"/>
+      <c r="D1"/>
+      <c r="E1" t="s" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="s" s="4">
+        <v>38</v>
+      </c>
+      <c r="B2" s="14">
+        <v>0.5</v>
+      </c>
+      <c r="C2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D2" t="s" s="7">
+        <v>39</v>
+      </c>
+      <c r="E2" t="s" s="8"/>
+    </row>
+    <row r="3">
+      <c r="A3"/>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3" t="s" s="8"/>
+    </row>
+    <row r="4">
+      <c r="A4" t="s" s="9">
+        <v>40</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4" t="s" s="8"/>
+    </row>
+    <row r="5">
+      <c r="A5" t="s" s="4">
+        <v>6</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5" t="s" s="8"/>
+    </row>
+    <row r="6">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C6" s="10">
+        <f>B2*1.1363636364</f>
+        <v>0.568182</v>
+      </c>
+      <c r="D6" t="s">
+        <v>3</v>
+      </c>
+      <c r="E6" t="s" s="8"/>
+    </row>
+    <row r="7">
+      <c r="A7"/>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7" t="s" s="8"/>
+    </row>
+    <row r="8">
+      <c r="A8"/>
+      <c r="B8" t="inlineStr" s="3">
+        <is>
+          <t>Pivot de conversion : 1 boîte 4/4 de concentré de tomate double = 0,880kg net, convention déjà en place ailleurs dans le corpus (Fiches 136/139). AUCUNE mercuriale ferme trouvée pour le concentré de tomate spécifiquement (contrairement à la boîte 4/4 générique ~850g du référentiel unite_ref) -- valeur a_verifier, à corriger si une fiche technique produit réelle est trouvée. À utiliser pour toute fiche CDC exprimant le concentré de tomate en boîte(s) 4/4.</t>
+        </is>
+      </c>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8" t="s" s="8"/>
+    </row>
+    <row r="9">
+      <c r="A9" t="s" s="13">
+        <v>36</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9" t="s" s="8"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="4">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A4:D4"/>
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="A9:D9"/>
+  </mergeCells>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:E14"/>
+  <cols>
+    <col min="1" max="1" width="22" customWidth="1"/>
+    <col min="2" max="2" width="52" customWidth="1"/>
+    <col min="3" max="3" width="14" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
+    <col min="5" max="5" width="26" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" customHeight="1" ht="24">
+      <c r="A1" t="s" s="2">
+        <v>42</v>
+      </c>
+      <c r="B1"/>
+      <c r="C1"/>
+      <c r="D1"/>
+      <c r="E1" t="s" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="s" s="4">
+        <v>38</v>
+      </c>
+      <c r="B2" s="14">
+        <v>10</v>
+      </c>
+      <c r="C2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D2" t="s" s="7">
+        <v>43</v>
+      </c>
+      <c r="E2" t="s" s="8"/>
+    </row>
+    <row r="3">
+      <c r="A3"/>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3" t="s" s="8"/>
+    </row>
+    <row r="4">
+      <c r="A4" t="s" s="9">
+        <v>44</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4" t="s" s="8"/>
+    </row>
+    <row r="5">
+      <c r="A5" t="s" s="4">
+        <v>6</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5" t="s" s="8"/>
+    </row>
+    <row r="6">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>45</v>
+      </c>
+      <c r="C6" s="10">
+        <f>B2*0.785</f>
+        <v>7.85</v>
+      </c>
+      <c r="D6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E6" t="s" s="8"/>
+    </row>
+    <row r="7">
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C7" s="10">
+        <f>B2*0.2</f>
+        <v>2</v>
+      </c>
+      <c r="D7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E7" t="s" s="8"/>
+    </row>
+    <row r="8">
+      <c r="A8"/>
+      <c r="B8" t="s">
+        <v>47</v>
+      </c>
+      <c r="C8" s="10">
+        <f>B2*0.015</f>
+        <v>0.15</v>
+      </c>
+      <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" t="s" s="8"/>
+    </row>
+    <row r="9">
+      <c r="A9"/>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9" t="s" s="8"/>
+    </row>
+    <row r="10">
+      <c r="A10" t="s" s="11">
+        <v>28</v>
+      </c>
+      <c r="B10" t="s" s="12">
+        <v>48</v>
+      </c>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10" t="s" s="8"/>
+    </row>
+    <row r="11">
+      <c r="A11"/>
+      <c r="B11" t="s">
+        <v>45</v>
+      </c>
+      <c r="C11" s="10">
+        <f>B2*0.785</f>
+        <v>7.85</v>
+      </c>
+      <c r="D11" t="s">
+        <v>20</v>
+      </c>
+      <c r="E11" t="s" s="8"/>
+    </row>
+    <row r="12">
+      <c r="A12"/>
+      <c r="B12" t="s">
+        <v>46</v>
+      </c>
+      <c r="C12" s="10">
+        <f>B2*0.2</f>
+        <v>2</v>
+      </c>
+      <c r="D12" t="s">
+        <v>20</v>
+      </c>
+      <c r="E12" t="s" s="8"/>
+    </row>
+    <row r="13">
+      <c r="A13"/>
+      <c r="B13" t="s">
+        <v>47</v>
+      </c>
+      <c r="C13" s="10">
+        <f>B2*0.015</f>
+        <v>0.15</v>
+      </c>
+      <c r="D13" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" t="s" s="8"/>
+    </row>
+    <row r="14">
+      <c r="A14" t="s" s="13">
+        <v>36</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14" t="s" s="8"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="4">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A4:D4"/>
+    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="A14:D14"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>SAUCE AMÉRICAINE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>