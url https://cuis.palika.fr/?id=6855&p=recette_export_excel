--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -17,173 +17,176 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="95">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>PANINI ALLA GRIGLIA</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_037</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
-    <t>Entrées froides collectivité (GRO.ENT.FR)</t>
+    <t>Entrées chaudes collectivité (GRO.ENT.CH)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 00:18</t>
+    <t>31/10/2026 02:08</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>RNM100732</t>
   </si>
   <si>
     <t>Poitrine fumée n°1</t>
   </si>
   <si>
     <t>Charcuterie</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>RNME101403</t>
   </si>
   <si>
     <t>Huile olive vierge extra bidon 5L</t>
   </si>
   <si>
-    <t>Assaisonnements et corps gras</t>
+    <t>Huiles végétales</t>
   </si>
   <si>
     <t>u</t>
   </si>
   <si>
     <t>MOZZA-TRANCHE</t>
   </si>
   <si>
     <t>Mozzarella tranchée fraîche</t>
   </si>
   <si>
     <t>Fromages de base cuisine</t>
   </si>
   <si>
     <t>RNM3980160</t>
   </si>
   <si>
     <t>BASILIC France botte</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>bte</t>
   </si>
@@ -211,51 +214,51 @@
   <si>
     <t>Tomates en dés surgelées IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
-    <t>Entrées froides collectivité</t>
+    <t>Entrées chaudes collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Pain de campagne tranché (kg)</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poitrine fumée n°1</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Mozzarella tranchée fraîche</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Tomates en dés surgelées IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ BASILIC (KG)</t>
   </si>
   <si>
     <t>Conversions diverses</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ BASILIC France botte</t>
   </si>
@@ -508,757 +511,759 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>65.94125</v>
+        <v>61.44125</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>0.6594125</v>
+        <v>0.6144125</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>65.94125</v>
+        <v>61.44125</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:G15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
         <v>1.5</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
         <v>1.5</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
         <f>E7*10.69</f>
         <v>16.035</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8" s="9">
         <v>0.007</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
         <v>0.007</v>
       </c>
       <c r="F8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G8" s="4">
         <f>E8*12.5</f>
         <v>0.0875</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D9" s="9">
         <v>0.06</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
         <v>0.06</v>
       </c>
       <c r="F9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G9" s="4">
         <f>E9*65.22</f>
         <v>3.9132</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D10" s="9">
         <v>2</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
         <v>2</v>
       </c>
       <c r="F10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G10" s="4">
         <f>E10*9.5</f>
         <v>19</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D11" s="9">
         <v>1</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>1</v>
       </c>
       <c r="F11" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*5</f>
-        <v>5</v>
+        <f>E11*0.5</f>
+        <v>0.5</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C12" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D12" s="9">
         <v>0.073</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
         <v>0.073</v>
       </c>
       <c r="F12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G12" s="4">
         <f>E12*0.35</f>
         <v>0.02555</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D13" s="9">
         <v>5</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
         <v>5</v>
       </c>
       <c r="F13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G13" s="4">
         <f>E13*3.5</f>
         <v>17.5</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B14" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C14" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D14" s="9">
         <v>1.5</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
         <v>1.5</v>
       </c>
       <c r="F14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G14" s="4">
         <f>E14*2.92</f>
         <v>4.38</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15" t="s" s="3">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G15" s="12">
         <f>SUM(G7:G14)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C3" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D3" s="11">
         <v>5</v>
       </c>
       <c r="E3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
+        <v>68</v>
+      </c>
+      <c r="C4" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="D4" s="11">
         <v>1.5</v>
       </c>
       <c r="E4" t="s">
+        <v>35</v>
+      </c>
+      <c r="F4" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D5" s="11">
         <v>2</v>
       </c>
       <c r="E5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D6" s="11">
         <v>1.5</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C7" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D7" s="11">
         <v>0.03</v>
       </c>
       <c r="E7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F7" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C8" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D8" s="11">
         <v>1</v>
       </c>
       <c r="E8" t="s">
+        <v>49</v>
+      </c>
+      <c r="F8" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C9" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D9" s="11">
         <v>0.3</v>
       </c>
       <c r="E9" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F9" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C10" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D10" s="11">
         <v>0.06</v>
       </c>
       <c r="E10" t="s">
+        <v>42</v>
+      </c>
+      <c r="F10" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C11" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D11" s="11">
         <v>0.073</v>
       </c>
       <c r="E11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C12" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D12" s="11">
         <v>0.007</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
       <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
@@ -1290,118 +1295,118 @@
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="inlineStr" s="13">
         <is>
           <t>Cuire les panini — Presser légèrement les panini sur la plaque du grill préalablement chauffé, ou à la panini-machine. Cuire 3 à 4 minutes de chaque côté, jusqu'à ce que le pain soit marqué et doré et le fromage fondu.</t>
         </is>
       </c>
       <c r="E5" t="s" s="13"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s" s="13">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E6" t="s" s="13"/>
       <c r="F6"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D20"/>
+  <dimension ref="A1:D22"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="14">
-        <f>"GRO_CDC_037 · GRO.ENT.FR · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
-        <v>GRO_CDC_037 · GRO.ENT.FR · référence : 100 pc · multiplicateur réglable sur la feuille </v>
+        <f>"GRO_CDC_037 · GRO.ENT.CH · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDC_037 · GRO.ENT.CH · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="15">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="16">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B5" t="str" s="13">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="16">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B6" t="str" s="13">
         <f>Procedure!D3</f>
         <v>Préparations préliminaires — Laver et désinfecter les tomates et le basilic suivant la procédure. Couper les tomates en tranches fines. Réserver au froid. Effeuiller le basilic. Réserver. Couper le pain en deux dans le sens de l'épaisseur. Égoutter la mozzarella, la trancher finement.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
         <f>Besoins!B13</f>
         <v>Pain de campagne tranché (kg)</v>
       </c>
       <c r="C7" s="11">
         <f>Besoins!E13</f>
         <v>5</v>
       </c>
       <c r="D7" t="str">
         <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
@@ -1414,63 +1419,63 @@
         <v>2</v>
       </c>
       <c r="D8" t="str">
         <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
         <f>Besoins!B14</f>
         <v>Tomates en dés surgelées IQF</v>
       </c>
       <c r="C9" s="11">
         <f>Besoins!E14</f>
         <v>1.5</v>
       </c>
       <c r="D9" t="str">
         <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C10" s="11">
         <f>'Besoins'!$B$2*0.03</f>
         <v>0.03</v>
       </c>
       <c r="D10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="16">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B11" t="str" s="13">
         <f>Procedure!D4</f>
         <v>Garnir les panini — Sur une moitié de pain, répartir les tranches de jambon cru, de mozzarella et de tomate en les alternant. Parsemer de feuilles de basilic. Saler et poivrer. Arroser d'un filet d'huile d'olive. Refermer avec la seconde moitié de pain.</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
         <f>Besoins!B7</f>
         <v>Poitrine fumée n°1</v>
       </c>
       <c r="C12" s="11">
         <f>Besoins!E7</f>
         <v>1.5</v>
       </c>
       <c r="D12" t="str">
         <f>Besoins!F7</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
@@ -1483,121 +1488,151 @@
         <v>2</v>
       </c>
       <c r="D13" t="str">
         <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
         <f>Besoins!B14</f>
         <v>Tomates en dés surgelées IQF</v>
       </c>
       <c r="C14" s="11">
         <f>Besoins!E14</f>
         <v>1.5</v>
       </c>
       <c r="D14" t="str">
         <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C15" s="11">
         <f>'Besoins'!$B$2*0.03</f>
         <v>0.03</v>
       </c>
       <c r="D15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C16" s="11">
         <f>'Besoins'!$B$2*0.3</f>
         <v>0.3</v>
       </c>
       <c r="D16" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B17" t="str" s="13">
+      <c r="A17"/>
+      <c r="B17" t="str">
+        <f>Besoins!B12</f>
+        <v>Sel fin de cuisine</v>
+      </c>
+      <c r="C17" s="11">
+        <f>Besoins!E12</f>
+        <v>0.073</v>
+      </c>
+      <c r="D17" t="str">
+        <f>Besoins!F12</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18"/>
+      <c r="B18" t="str">
+        <f>Besoins!B8</f>
+        <v>Poivre noir moulu</v>
+      </c>
+      <c r="C18" s="11">
+        <f>Besoins!E8</f>
+        <v>0.007</v>
+      </c>
+      <c r="D18" t="str">
+        <f>Besoins!F8</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s" s="16">
+        <v>93</v>
+      </c>
+      <c r="B19" t="str" s="13">
         <f>Procedure!D5</f>
         <v>Cuire les panini — Presser légèrement les panini sur la plaque du grill préalablement chauffé, ou à la panini-machine. Cuire 3 à 4 minutes de chaque côté, jusqu'à ce que le pain soit marqué et doré et le fromage fondu.</v>
       </c>
-      <c r="C17"/>
-[...6 lines deleted...]
-      <c r="B18" t="str" s="13">
+      <c r="C19"/>
+      <c r="D19"/>
+    </row>
+    <row r="20">
+      <c r="A20" t="s" s="16">
+        <v>94</v>
+      </c>
+      <c r="B20" t="str" s="13">
         <f>Procedure!D6</f>
         <v>Dresser et servir — Couper chaque panini en deux, servir chaud, accompagné d'une salade verte.</v>
       </c>
-      <c r="C18"/>
-[...12 lines deleted...]
-      <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
+    </row>
+    <row r="21">
+      <c r="A21"/>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+    </row>
+    <row r="22">
+      <c r="A22" t="s" s="17">
+        <v>22</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="9">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B11:D11"/>
-    <mergeCell ref="B17:D17"/>
-[...1 lines deleted...]
-    <mergeCell ref="A20:D20"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="A22:D22"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>PANINI ALLA GRIGLIA</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>