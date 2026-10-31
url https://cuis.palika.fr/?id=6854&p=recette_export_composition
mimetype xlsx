--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -38,132 +38,132 @@
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>PIZZA AUX TROIS FROMAGES (HORS-D'ŒUVRE)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
-    <t>Entrées froides collectivité</t>
+    <t>Entrées chaudes collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ PÂTE À PIZZA</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t>Pâtes de base cuisine</t>
+    <t>Préparations de base collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Farine de blé T55</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t>Farines de blé</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ HUILE OLIVE (L)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>Conversions diverses</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ Huile olive vierge extra bidon 5L</t>
   </si>
   <si>
     <t>u</t>
   </si>
   <si>
-    <t>Assaisonnements et corps gras</t>
+    <t>Huiles végétales</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Levure fraîche de boulanger</t>
   </si>
   <si>
     <t>Levures et agents levants</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Herbes de Provence</t>
   </si>
   <si>
     <t>Mélanges et épices composées</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Origan séché</t>
   </si>
   <si>
     <t>Herbes aromatiques séchées</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ EAU</t>
-[...2 lines deleted...]
-    <t>Matières diverses (à trier)</t>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ SAUCE PIZZA (KG)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Sauce pizza boîte 5/1 — à réactualiser</t>
   </si>
   <si>
     <t>Sauces et ketchup</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Olive verte en rondelles boite 3/1</t>
   </si>
   <si>
-    <t>Conserves légumes et poissons</t>
+    <t>Conserves de légumes</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
       <color rgb="FFFFFFFF"/>
     </font>
@@ -284,191 +284,191 @@
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="3">
         <v>7</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="3">
-        <v>0.875</v>
+        <v>4.032</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>16</v>
       </c>
       <c r="C5" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="3">
-        <v>0.088</v>
+        <v>0.403</v>
       </c>
       <c r="E5" t="s">
         <v>17</v>
       </c>
       <c r="F5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="3">
-        <v>0.018</v>
+        <v>0.081</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
         <v>22</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="3">
-        <v>0.035</v>
+        <v>0.161</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8" t="s">
         <v>24</v>
       </c>
       <c r="C8" t="s">
         <v>14</v>
       </c>
       <c r="D8" s="3">
-        <v>0.005</v>
+        <v>0.024</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="3">
-        <v>0.001</v>
+        <v>0.006</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10" t="s">
         <v>28</v>
       </c>
       <c r="C10" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="3">
-        <v>0.508</v>
+        <v>2.339</v>
       </c>
       <c r="E10" t="s">
         <v>17</v>
       </c>
       <c r="F10" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
         <v>30</v>
       </c>
       <c r="C11" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="3">
-        <v>0.013</v>
+        <v>0.061</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
         <v>32</v>
       </c>
       <c r="C12" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="3">
         <v>4.8</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" t="s">