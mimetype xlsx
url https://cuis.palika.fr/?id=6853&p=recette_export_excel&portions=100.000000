--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -17,263 +17,269 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="108">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>BRUSCHETTA</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_036</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
-    <t>Entrées froides collectivité (GRO.ENT.FR)</t>
+    <t>Entrées chaudes collectivité (GRO.ENT.CH)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 23:06</t>
+    <t>31/10/2026 00:37</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>VINAIGRE-BALSA</t>
+  </si>
+  <si>
+    <t>Vinaigre balsamique de Modène</t>
+  </si>
+  <si>
+    <t>Vinaigres et acides</t>
+  </si>
+  <si>
+    <t>lt</t>
   </si>
   <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>HER-ORIGAN</t>
   </si>
   <si>
     <t>Origan séché</t>
   </si>
   <si>
     <t>Herbes aromatiques séchées</t>
   </si>
   <si>
     <t>RNME101403</t>
   </si>
   <si>
     <t>Huile olive vierge extra bidon 5L</t>
   </si>
   <si>
-    <t>Assaisonnements et corps gras</t>
+    <t>Huiles végétales</t>
   </si>
   <si>
     <t>u</t>
   </si>
   <si>
     <t>RNM17710123</t>
   </si>
   <si>
     <t>AIL frais France cat.I 60-80mm</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>RNM3980160</t>
   </si>
   <si>
     <t>BASILIC France botte</t>
   </si>
   <si>
     <t>bte</t>
   </si>
   <si>
     <t>RNM27750123</t>
   </si>
   <si>
     <t>LAITUE Iceberg Espagne cat.I colis de 10</t>
   </si>
   <si>
     <t>SALADE-TREVISE</t>
   </si>
   <si>
     <t>Salade de Trévise (chicorée rouge italienne)</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
-    <t>VINAIGRE-BALSA</t>
-[...7 lines deleted...]
-  <si>
     <t>PAIN-CAMPAGNE-TR</t>
   </si>
   <si>
     <t>Pain de campagne tranché (kg)</t>
   </si>
   <si>
     <t>Pains et bases précuits</t>
   </si>
   <si>
     <t>RNMS00865</t>
   </si>
   <si>
     <t>Tomates en dés surgelées IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
-    <t>Entrées froides collectivité</t>
+    <t>Entrées chaudes collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Pain de campagne tranché (kg)</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Tomates en dés surgelées IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ AIL frais France cat.I 60-80mm</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ BASILIC (KG)</t>
   </si>
   <si>
     <t>Conversions diverses</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ BASILIC France botte</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Origan séché</t>
   </si>
@@ -544,1378 +550,1380 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>139.77875</v>
+        <v>66.42875</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>1.3977875</v>
+        <v>0.6642875</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>139.77875</v>
+        <v>66.42875</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:G18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.008</v>
+        <v>0.25</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.008</v>
+        <v>0.25</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*12.5</f>
-        <v>0.1</v>
+        <f>E7*4.8</f>
+        <v>1.2</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>0.04</v>
+        <v>0.008</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.04</v>
+        <v>0.008</v>
       </c>
       <c r="F8" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*8</f>
-        <v>0.32</v>
+        <f>E8*12.5</f>
+        <v>0.1</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D9" s="9">
-        <v>0.3</v>
+        <v>0.04</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.3</v>
+        <v>0.04</v>
       </c>
       <c r="F9" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*65.22</f>
-        <v>19.566</v>
+        <f>E9*8</f>
+        <v>0.32</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D10" s="9">
-        <v>0.075</v>
+        <v>0.3</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.075</v>
+        <v>0.3</v>
       </c>
       <c r="F10" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*6.5</f>
-        <v>0.4875</v>
+        <f>E10*65.22</f>
+        <v>19.566</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B11" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C11" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="D11" s="9">
-        <v>1</v>
+        <v>0.075</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>1</v>
+        <v>0.075</v>
       </c>
       <c r="F11" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*5</f>
-        <v>5</v>
+        <f>E11*6.5</f>
+        <v>0.4875</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B12" t="s">
+        <v>51</v>
+      </c>
+      <c r="C12" t="s">
         <v>49</v>
       </c>
-      <c r="C12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" s="9">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F12" t="s">
-        <v>24</v>
+        <v>52</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*12</f>
-        <v>72</v>
+        <f>E12*0.5</f>
+        <v>0.5</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B13" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C13" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="D13" s="9">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*1.8</f>
-        <v>9</v>
+        <f>E13*1.2</f>
+        <v>7.2</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B14" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C14" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="D14" s="9">
-        <v>0.015</v>
+        <v>5</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>0.015</v>
+        <v>5</v>
       </c>
       <c r="F14" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*0.35</f>
-        <v>0.00525</v>
+        <f>E14*0.99</f>
+        <v>4.95</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B15" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C15" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="D15" s="9">
-        <v>0.25</v>
+        <v>0.015</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
-        <v>0.25</v>
+        <v>0.015</v>
       </c>
       <c r="F15" t="s">
-        <v>57</v>
+        <v>39</v>
       </c>
       <c r="G15" s="4">
-        <f>E15*4.8</f>
-        <v>1.2</v>
+        <f>E15*0.35</f>
+        <v>0.00525</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B16" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C16" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D16" s="9">
         <v>5</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
         <v>5</v>
       </c>
       <c r="F16" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G16" s="4">
         <f>E16*3.5</f>
         <v>17.5</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B17" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C17" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D17" s="9">
         <v>5</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
         <v>5</v>
       </c>
       <c r="F17" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G17" s="4">
         <f>E17*2.92</f>
         <v>14.6</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18" t="s" s="3">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="G18" s="12">
         <f>SUM(G7:G17)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D3" s="11">
         <v>5</v>
       </c>
       <c r="E3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F3" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D4" s="11">
         <v>5</v>
       </c>
       <c r="E4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
+        <v>76</v>
+      </c>
+      <c r="C5" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="D5" s="11">
         <v>0.075</v>
       </c>
       <c r="E5" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F5" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C6" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D6" s="11">
         <v>0.03</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F6" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C7" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D7" s="11">
         <v>1</v>
       </c>
       <c r="E7" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="F7" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C8" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D8" s="11">
         <v>0.04</v>
       </c>
       <c r="E8" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F8" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C9" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D9" s="11">
         <v>0.5</v>
       </c>
       <c r="E9" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="F9" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C10" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D10" s="11">
         <v>0.1</v>
       </c>
       <c r="E10" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="F10" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C11" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D11" s="11">
         <v>6</v>
       </c>
       <c r="E11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F11" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C12" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D12" s="11">
         <v>5</v>
       </c>
       <c r="E12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F12" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C13" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D13" s="11">
         <v>0.25</v>
       </c>
       <c r="E13" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="F13" t="s">
-        <v>54</v>
+        <v>34</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C14" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D14" s="11">
         <v>1</v>
       </c>
       <c r="E14" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="F14" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C15" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D15" s="11">
         <v>0.2</v>
       </c>
       <c r="E15" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="F15" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C16" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D16" s="11">
         <v>0.015</v>
       </c>
       <c r="E16" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F16" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C17" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D17" s="11">
         <v>0.008</v>
       </c>
       <c r="E17" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F17" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s" s="13">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="inlineStr" s="13">
         <is>
           <t>Préparations préliminaires — Trancher le pain. Déposer les tranches de pain sur des grilles GN 1/1 de cuisson. Préchauffer le four à +160°C. Éplucher, laver, désinfecter les végétaux suivant la procédure. Déconditionner les dés de tomates surgelés dans un bac GN 1/1 H 65. Mettre dans une calotte les dés de tomates. Assaisonner avec les aromates. Saler et poivrer. Au mixeur, réduire l'ail en purée. Dans une petite calotte, mélanger la purée d'ail et la moitié de l'huile d'olive.</t>
         </is>
       </c>
       <c r="E3" t="s" s="13"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="inlineStr" s="13">
         <is>
           <t>Confectionner la bruschetta — Toaster les tranches de pain. Badigeonner les toasts, au pinceau, avec l'huile parfumée à l'ail. Déposer les cubes de tomates sur les toasts. Verser un filet d'huile d'olive sur chaque toast.</t>
         </is>
       </c>
       <c r="E4" t="s" s="13"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s" s="13">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="E5" t="s" s="13"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s" s="13">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E6" t="s" s="13"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s" s="13">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E7" t="s" s="13"/>
       <c r="F7"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:D28"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="14">
-        <f>"GRO_CDC_036 · GRO.ENT.FR · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
-        <v>GRO_CDC_036 · GRO.ENT.FR · référence : 100 pc · multiplicateur réglable sur la feuille </v>
+        <f>"GRO_CDC_036 · GRO.ENT.CH · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDC_036 · GRO.ENT.CH · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="15">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="16">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B5" t="str" s="13">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Laver et désinfecter le matériel et le poste de travail.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="16">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B6" t="str" s="13">
         <f>Procedure!D3</f>
         <v>Préparations préliminaires — Trancher le pain. Déposer les tranches de pain sur des grilles GN 1/1 de cuisson. Préchauffer le four à +160°C. Éplucher, laver, désinfecter les végétaux suivant la procédure. Déconditionner les dés de tomates surgelés dans un bac GN 1/1 H 65. Mettre dans une calotte les dés de tomates. Assaisonner avec les aromates. Saler et poivrer. Au mixeur, réduire l'ail en purée. Dans une petite calotte, mélanger la purée d'ail et la moitié de l'huile d'olive.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
         <f>Besoins!B16</f>
         <v>Pain de campagne tranché (kg)</v>
       </c>
       <c r="C7" s="11">
         <f>Besoins!E16</f>
         <v>5</v>
       </c>
       <c r="D7" t="str">
         <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
         <f>Besoins!B17</f>
         <v>Tomates en dés surgelées IQF</v>
       </c>
       <c r="C8" s="11">
         <f>Besoins!E17</f>
         <v>5</v>
       </c>
       <c r="D8" t="str">
         <f>Besoins!F17</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B11</f>
         <v>AIL frais France cat.I 60-80mm</v>
       </c>
       <c r="C9" s="11">
-        <f>Besoins!E10</f>
+        <f>Besoins!E11</f>
         <v>0.075</v>
       </c>
       <c r="D9" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C10" s="11">
         <f>'Besoins'!$B$2*0.03</f>
         <v>0.03</v>
       </c>
       <c r="D10" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
-        <f>Besoins!B8</f>
+        <f>Besoins!B9</f>
         <v>Origan séché</v>
       </c>
       <c r="C11" s="11">
-        <f>Besoins!E8</f>
+        <f>Besoins!E9</f>
         <v>0.04</v>
       </c>
       <c r="D11" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C12" s="11">
         <f>'Besoins'!$B$2*0.5</f>
         <v>0.5</v>
       </c>
       <c r="D12" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
-        <f>Besoins!B12</f>
+        <f>Besoins!B13</f>
         <v>LAITUE Iceberg Espagne cat.I colis de 10</v>
       </c>
       <c r="C13" s="11">
-        <f>Besoins!E12</f>
+        <f>Besoins!E13</f>
         <v>6</v>
       </c>
       <c r="D13" t="str">
-        <f>Besoins!F12</f>
+        <f>Besoins!F13</f>
         <v>pc</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
-        <f>Besoins!B13</f>
+        <f>Besoins!B14</f>
         <v>Salade de Trévise (chicorée rouge italienne)</v>
       </c>
       <c r="C14" s="11">
-        <f>Besoins!E13</f>
+        <f>Besoins!E14</f>
         <v>5</v>
       </c>
       <c r="D14" t="str">
-        <f>Besoins!F13</f>
+        <f>Besoins!F14</f>
         <v>pc</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="str">
-        <f>Besoins!B15</f>
+        <f>Besoins!B7</f>
         <v>Vinaigre balsamique de Modène</v>
       </c>
       <c r="C15" s="11">
-        <f>Besoins!E15</f>
+        <f>Besoins!E7</f>
         <v>0.25</v>
       </c>
       <c r="D15" t="str">
-        <f>Besoins!F15</f>
+        <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C16" s="11">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="D16" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
-        <f>Besoins!B14</f>
+        <f>Besoins!B15</f>
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C17" s="11">
-        <f>Besoins!E14</f>
+        <f>Besoins!E15</f>
         <v>0.015</v>
       </c>
       <c r="D17" t="str">
-        <f>Besoins!F14</f>
+        <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B8</f>
         <v>Poivre noir moulu</v>
       </c>
       <c r="C18" s="11">
-        <f>Besoins!E7</f>
+        <f>Besoins!E8</f>
         <v>0.008</v>
       </c>
       <c r="D18" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s" s="16">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B19" t="str" s="13">
         <f>Procedure!D4</f>
         <v>Confectionner la bruschetta — Toaster les tranches de pain. Badigeonner les toasts, au pinceau, avec l'huile parfumée à l'ail. Déposer les cubes de tomates sur les toasts. Verser un filet d'huile d'olive sur chaque toast.</v>
       </c>
       <c r="C19"/>
       <c r="D19"/>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C20" s="11">
         <f>'Besoins'!$B$2*0.5</f>
         <v>0.5</v>
       </c>
       <c r="D20" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s" s="16">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B21" t="str" s="13">
         <f>Procedure!D5</f>
         <v>Confectionner la sauce vinaigrette — Dans une calotte, dissoudre le sel dans le vinaigre. Ajouter le poivre et l'huile d'olive. Émulsionner au fouet.</v>
       </c>
       <c r="C21"/>
       <c r="D21"/>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="str">
-        <f>Besoins!B15</f>
+        <f>Besoins!B7</f>
         <v>Vinaigre balsamique de Modène</v>
       </c>
       <c r="C22" s="11">
-        <f>Besoins!E15</f>
+        <f>Besoins!E7</f>
         <v>0.25</v>
       </c>
       <c r="D22" t="str">
-        <f>Besoins!F15</f>
+        <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s" s="16">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B23" t="str" s="13">
         <f>Procedure!D6</f>
         <v>Dresser — Servir agrémenté d'un petit bouquet de salade de mesclun, aromatisé avec du vinaigre balsamique et de l'huile d'olive.</v>
       </c>
       <c r="C23"/>
       <c r="D23"/>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="str">
-        <f>Besoins!B12</f>
+        <f>Besoins!B13</f>
         <v>LAITUE Iceberg Espagne cat.I colis de 10</v>
       </c>
       <c r="C24" s="11">
-        <f>Besoins!E12</f>
+        <f>Besoins!E13</f>
         <v>6</v>
       </c>
       <c r="D24" t="str">
-        <f>Besoins!F12</f>
+        <f>Besoins!F13</f>
         <v>pc</v>
       </c>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25" t="str">
-        <f>Besoins!B13</f>
+        <f>Besoins!B14</f>
         <v>Salade de Trévise (chicorée rouge italienne)</v>
       </c>
       <c r="C25" s="11">
-        <f>Besoins!E13</f>
+        <f>Besoins!E14</f>
         <v>5</v>
       </c>
       <c r="D25" t="str">
-        <f>Besoins!F13</f>
+        <f>Besoins!F14</f>
         <v>pc</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s" s="16">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B26" t="str" s="13">
         <f>Procedure!D7</f>
         <v>Historique — La bruschetta, devenue à la mode, était l'en-cas du pauvre en Italie.</v>
       </c>
       <c r="C26"/>
       <c r="D26"/>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
     </row>
     <row r="28">
       <c r="A28" t="s" s="17">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="10">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B19:D19"/>
     <mergeCell ref="B21:D21"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="B26:D26"/>
     <mergeCell ref="A28:D28"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>