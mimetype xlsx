--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -9,89 +9,92 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="TOASTS À L'ANCHOÏADE" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
   <si>
     <t>TOASTS À L'ANCHOÏADE</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
     <t>TOASTS À L'ANCHOÏADE  GRO_CDC_035</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    Pain de campagne tranché (kg)</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    ANCHOIS France</t>
   </si>
   <si>
     <t xml:space="preserve">    AIL frais France cat.I 60-80mm</t>
   </si>
   <si>
     <t xml:space="preserve">    HUILE OLIVE (L) (conv.)</t>
   </si>
   <si>
     <t>lt</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Jus citron pulco (L) (conv.)</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>Préparer les toasts d'anchoïade — Tartiner à l'aide d'une spatule la pâte d'anchoïade sur les toasts tièdes.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>Servir — Servir à l'assiette, 2 toasts à l'anchoïade avec du mesclun.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
@@ -215,51 +218,51 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E20"/>
+  <dimension ref="A1:E22"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
         <v>100</v>
@@ -333,192 +336,220 @@
       <c r="C8" s="10">
         <f>B2*0.00075</f>
         <v>0.075</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="10">
         <f>B2*0.015</f>
         <v>1.5</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
-      <c r="B10"/>
-[...1 lines deleted...]
-      <c r="D10"/>
+      <c r="B10" t="s">
+        <v>13</v>
+      </c>
+      <c r="C10" s="10">
+        <f>B2*0.00075</f>
+        <v>0.075</v>
+      </c>
+      <c r="D10" t="s">
+        <v>12</v>
+      </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
-      <c r="A11" t="s" s="11">
-[...2 lines deleted...]
-      <c r="B11" t="inlineStr" s="12">
+      <c r="A11"/>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11" t="s" s="8"/>
+    </row>
+    <row r="12">
+      <c r="A12" t="s" s="11">
+        <v>14</v>
+      </c>
+      <c r="B12" t="inlineStr" s="12">
         <is>
           <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
-      <c r="C11"/>
-[...7 lines deleted...]
-      <c r="B12" t="inlineStr" s="12">
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12" t="s" s="8"/>
+    </row>
+    <row r="13">
+      <c r="A13" t="s" s="11">
+        <v>15</v>
+      </c>
+      <c r="B13" t="inlineStr" s="12">
         <is>
           <t>Préparations préliminaires — Déconditionner les anchois suivant la procédure. Réserver au froid dans une calotte filmée. Éplucher, laver, désinfecter l'ail. Au cutter, réduire l'ail en purée. Réserver au froid. Préchauffer le four sur la position chaleur sèche à +175°C. Trancher le pain, disposer les tranches sur des grilles GN 1/1 de cuisson. Toaster les tranches de pain au four. Réserver les toasts tièdes.</t>
         </is>
       </c>
-      <c r="C12"/>
-[...14 lines deleted...]
-      </c>
+      <c r="C13"/>
+      <c r="D13"/>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C14" s="10">
-        <f>B2*0.025</f>
-        <v>2.5</v>
+        <f>B2*0.04</f>
+        <v>4</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" s="10">
+        <f>B2*0.025</f>
+        <v>2.5</v>
+      </c>
+      <c r="D15" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" t="s" s="8"/>
+    </row>
+    <row r="16">
+      <c r="A16"/>
+      <c r="B16" t="s">
         <v>10</v>
       </c>
-      <c r="C15" s="10">
+      <c r="C16" s="10">
         <f>B2*0.00075</f>
         <v>0.075</v>
       </c>
-      <c r="D15" t="s">
+      <c r="D16" t="s">
         <v>8</v>
       </c>
-      <c r="E15" t="s" s="8"/>
-[...5 lines deleted...]
-      <c r="B16" t="inlineStr" s="12">
+      <c r="E16" t="s" s="8"/>
+    </row>
+    <row r="17">
+      <c r="A17" t="s" s="11">
+        <v>16</v>
+      </c>
+      <c r="B17" t="inlineStr" s="12">
         <is>
           <t>Confection de l'anchoïade — Au mixeur, réduire en purée les filets d'anchois. Dans la cuve du batteur, travailler au fouet la purée d'anchois, la purée d'ail et l'huile d'olive, afin d'obtenir une pâte crémeuse. Éventuellement, ajouter un filet de citron.</t>
         </is>
       </c>
-      <c r="C16"/>
-[...5 lines deleted...]
-      <c r="B17" t="s">
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17" t="s" s="8"/>
+    </row>
+    <row r="18">
+      <c r="A18"/>
+      <c r="B18" t="s">
         <v>11</v>
       </c>
-      <c r="C17" s="10">
+      <c r="C18" s="10">
         <f>B2*0.015</f>
         <v>1.5</v>
       </c>
-      <c r="D17" t="s">
+      <c r="D18" t="s">
         <v>12</v>
       </c>
-      <c r="E17" t="s" s="8"/>
-[...5 lines deleted...]
-      <c r="B18" t="s" s="12">
+      <c r="E18" t="s" s="8"/>
+    </row>
+    <row r="19">
+      <c r="A19"/>
+      <c r="B19" t="s">
+        <v>13</v>
+      </c>
+      <c r="C19" s="10">
+        <f>B2*0.00075</f>
+        <v>0.075</v>
+      </c>
+      <c r="D19" t="s">
+        <v>12</v>
+      </c>
+      <c r="E19" t="s" s="8"/>
+    </row>
+    <row r="20">
+      <c r="A20" t="s" s="11">
         <v>17</v>
       </c>
-      <c r="C18"/>
-[...4 lines deleted...]
-      <c r="A19" t="s" s="11">
+      <c r="B20" t="s" s="12">
         <v>18</v>
       </c>
-      <c r="B19" t="s" s="12">
-[...10 lines deleted...]
-      <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20" t="s" s="8"/>
+    </row>
+    <row r="21">
+      <c r="A21" t="s" s="11">
+        <v>19</v>
+      </c>
+      <c r="B21" t="s" s="12">
+        <v>20</v>
+      </c>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21" t="s" s="8"/>
+    </row>
+    <row r="22">
+      <c r="A22" t="s" s="13">
+        <v>21</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="8">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
-    <mergeCell ref="B11:D11"/>
     <mergeCell ref="B12:D12"/>
-    <mergeCell ref="B16:D16"/>
-[...2 lines deleted...]
-    <mergeCell ref="A20:D20"/>
+    <mergeCell ref="B13:D13"/>
+    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="A22:D22"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>TOASTS À L'ANCHOÏADE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>