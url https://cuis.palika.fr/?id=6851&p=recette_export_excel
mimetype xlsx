--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -17,272 +17,296 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="84">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>TOASTS À L'ANCHOÏADE</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_035</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
-    <t>Entrées froides collectivité (GRO.ENT.FR)</t>
+    <t>Entrées chaudes collectivité (GRO.ENT.CH)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 01:39</t>
+    <t>31/10/2026 05:07</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>RNME101408</t>
+  </si>
+  <si>
+    <t>Jus de citron type pulco 70cl</t>
+  </si>
+  <si>
+    <t>Agrumes</t>
+  </si>
+  <si>
+    <t>u</t>
   </si>
   <si>
     <t>RNME101403</t>
   </si>
   <si>
     <t>Huile olive vierge extra bidon 5L</t>
   </si>
   <si>
-    <t>Assaisonnements et corps gras</t>
-[...2 lines deleted...]
-    <t>u</t>
+    <t>Huiles végétales</t>
   </si>
   <si>
     <t>RNM17710123</t>
   </si>
   <si>
     <t>AIL frais France cat.I 60-80mm</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>RNM1780121</t>
   </si>
   <si>
     <t>ANCHOIS France</t>
   </si>
   <si>
     <t>Poissons et fruits de mer</t>
   </si>
   <si>
     <t>PAIN-CAMPAGNE-TR</t>
   </si>
   <si>
     <t>Pain de campagne tranché (kg)</t>
   </si>
   <si>
     <t>Pains et bases précuits</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
-    <t>Entrées froides collectivité</t>
+    <t>Entrées chaudes collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Pain de campagne tranché (kg)</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ ANCHOIS France</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ AIL frais France cat.I 60-80mm</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ HUILE OLIVE (L)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>Conversions diverses</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Huile olive vierge extra bidon 5L</t>
   </si>
   <si>
+    <t xml:space="preserve">    ↳ Jus citron pulco (L)</t>
+  </si>
+  <si>
+    <t>Conversions fruits frais (P→K)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Jus de citron type pulco 70cl</t>
+  </si>
+  <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>Préparer les toasts d'anchoïade — Tartiner à l'aide d'une spatule la pâte d'anchoïade sur les toasts tièdes.</t>
   </si>
   <si>
     <t>Servir — Servir à l'assiette, 2 toasts à l'anchoïade avec du mesclun.</t>
   </si>
   <si>
     <t>Fiche technique — TOASTS À L'ANCHOÏADE</t>
   </si>
   <si>
     <t>TOASTS À L'ANCHOÏADE  GRO_CDC_035</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t xml:space="preserve">    HUILE OLIVE (L) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Jus citron pulco (L) (conv.)</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
@@ -454,557 +478,624 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>45.3035</v>
+        <v>46.119214285714</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>0.453035</v>
+        <v>0.46119214285714</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>45.3035</v>
+        <v>46.119214285714</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:G11"/>
+  <dimension ref="A1:G12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.3</v>
+        <v>0.1</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.3</v>
+        <v>0.1</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*65.22</f>
-        <v>19.566</v>
+        <f>E7*8.1571428571</f>
+        <v>0.815714</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>0.075</v>
+        <v>0.3</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.075</v>
+        <v>0.3</v>
       </c>
       <c r="F8" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*6.5</f>
-        <v>0.4875</v>
+        <f>E8*65.22</f>
+        <v>19.566</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" t="s">
         <v>41</v>
       </c>
       <c r="D9" s="9">
-        <v>2.5</v>
+        <v>0.075</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>2.5</v>
+        <v>0.075</v>
       </c>
       <c r="F9" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*4.5</f>
-        <v>11.25</v>
+        <f>E9*6.5</f>
+        <v>0.4875</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D10" s="9">
-        <v>4</v>
+        <v>2.5</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
+        <v>2.5</v>
+      </c>
+      <c r="F10" t="s">
+        <v>42</v>
+      </c>
+      <c r="G10" s="4">
+        <f>E10*4.5</f>
+        <v>11.25</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" t="s">
+        <v>47</v>
+      </c>
+      <c r="C11" t="s">
+        <v>48</v>
+      </c>
+      <c r="D11" s="9">
         <v>4</v>
       </c>
-      <c r="F10" t="s">
-[...3 lines deleted...]
-        <f>E10*3.5</f>
+      <c r="E11" s="11">
+        <f>D11*$B$2</f>
+        <v>4</v>
+      </c>
+      <c r="F11" t="s">
+        <v>42</v>
+      </c>
+      <c r="G11" s="4">
+        <f>E11*3.5</f>
         <v>14</v>
       </c>
     </row>
-    <row r="11">
-[...9 lines deleted...]
-        <f>SUM(G7:G10)</f>
+    <row r="12">
+      <c r="A12"/>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12" t="s" s="3">
+        <v>49</v>
+      </c>
+      <c r="G12" s="12">
+        <f>SUM(G7:G11)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F7"/>
+  <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="C3" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="D3" s="11">
         <v>4</v>
       </c>
       <c r="E3" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="F3" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="C4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="D4" s="11">
         <v>2.5</v>
       </c>
       <c r="E4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="F4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="C5" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="D5" s="11">
         <v>0.075</v>
       </c>
       <c r="E5" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="F5" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="C6" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="D6" s="11">
         <v>1.5</v>
       </c>
       <c r="E6" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="F6" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="C7" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="D7" s="11">
         <v>0.3</v>
       </c>
       <c r="E7" t="s">
+        <v>35</v>
+      </c>
+      <c r="F7" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>1</v>
+      </c>
+      <c r="B8" t="s">
+        <v>64</v>
+      </c>
+      <c r="C8" t="s">
+        <v>54</v>
+      </c>
+      <c r="D8" s="11">
+        <v>0.075</v>
+      </c>
+      <c r="E8" t="s">
+        <v>61</v>
+      </c>
+      <c r="F8" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>2</v>
+      </c>
+      <c r="B9" t="s">
+        <v>66</v>
+      </c>
+      <c r="C9" t="s">
+        <v>57</v>
+      </c>
+      <c r="D9" s="11">
+        <v>0.1</v>
+      </c>
+      <c r="E9" t="s">
+        <v>35</v>
+      </c>
+      <c r="F9" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>65</v>
+        <v>72</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
       <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
@@ -1020,257 +1111,270 @@
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="inlineStr" s="13">
         <is>
           <t>Confection de l'anchoïade — Au mixeur, réduire en purée les filets d'anchois. Dans la cuve du batteur, travailler au fouet la purée d'anchois, la purée d'ail et l'huile d'olive, afin d'obtenir une pâte crémeuse. Éventuellement, ajouter un filet de citron.</t>
         </is>
       </c>
       <c r="E4" t="s" s="13"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s" s="13">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="E5" t="s" s="13"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s" s="13">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="E6" t="s" s="13"/>
       <c r="F6"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D15"/>
+  <dimension ref="A1:D16"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="14">
-        <f>"GRO_CDC_035 · GRO.ENT.FR · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
-        <v>GRO_CDC_035 · GRO.ENT.FR · référence : 100 pc · multiplicateur réglable sur la feuille </v>
+        <f>"GRO_CDC_035 · GRO.ENT.CH · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDC_035 · GRO.ENT.CH · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="15">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="16">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="B5" t="str" s="13">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="16">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="B6" t="str" s="13">
         <f>Procedure!D3</f>
         <v>Préparations préliminaires — Déconditionner les anchois suivant la procédure. Réserver au froid dans une calotte filmée. Éplucher, laver, désinfecter l'ail. Au cutter, réduire l'ail en purée. Réserver au froid. Préchauffer le four sur la position chaleur sèche à +175°C. Trancher le pain, disposer les tranches sur des grilles GN 1/1 de cuisson. Toaster les tranches de pain au four. Réserver les toasts tièdes.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B11</f>
         <v>Pain de campagne tranché (kg)</v>
       </c>
       <c r="C7" s="11">
-        <f>Besoins!E10</f>
+        <f>Besoins!E11</f>
         <v>4</v>
       </c>
       <c r="D7" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B10</f>
         <v>ANCHOIS France</v>
       </c>
       <c r="C8" s="11">
-        <f>Besoins!E9</f>
+        <f>Besoins!E10</f>
         <v>2.5</v>
       </c>
       <c r="D8" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
-        <f>Besoins!B8</f>
+        <f>Besoins!B9</f>
         <v>AIL frais France cat.I 60-80mm</v>
       </c>
       <c r="C9" s="11">
-        <f>Besoins!E8</f>
+        <f>Besoins!E9</f>
         <v>0.075</v>
       </c>
       <c r="D9" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="16">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="B10" t="str" s="13">
         <f>Procedure!D4</f>
         <v>Confection de l'anchoïade — Au mixeur, réduire en purée les filets d'anchois. Dans la cuve du batteur, travailler au fouet la purée d'anchois, la purée d'ail et l'huile d'olive, afin d'obtenir une pâte crémeuse. Éventuellement, ajouter un filet de citron.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="C11" s="11">
         <f>'Besoins'!$B$2*1.5</f>
         <v>1.5</v>
       </c>
       <c r="D11" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B12" t="str" s="13">
+      <c r="A12"/>
+      <c r="B12" t="s">
+        <v>81</v>
+      </c>
+      <c r="C12" s="11">
+        <f>'Besoins'!$B$2*0.075</f>
+        <v>0.075</v>
+      </c>
+      <c r="D12" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s" s="16">
+        <v>82</v>
+      </c>
+      <c r="B13" t="str" s="13">
         <f>Procedure!D5</f>
         <v>Préparer les toasts d'anchoïade — Tartiner à l'aide d'une spatule la pâte d'anchoïade sur les toasts tièdes.</v>
       </c>
-      <c r="C12"/>
-[...6 lines deleted...]
-      <c r="B13" t="str" s="13">
+      <c r="C13"/>
+      <c r="D13"/>
+    </row>
+    <row r="14">
+      <c r="A14" t="s" s="16">
+        <v>83</v>
+      </c>
+      <c r="B14" t="str" s="13">
         <f>Procedure!D6</f>
         <v>Servir — Servir à l'assiette, 2 toasts à l'anchoïade avec du mesclun.</v>
       </c>
-      <c r="C13"/>
-[...4 lines deleted...]
-      <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
-      <c r="A15" t="s" s="17">
-[...1 lines deleted...]
-      </c>
+      <c r="A15"/>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
+    </row>
+    <row r="16">
+      <c r="A16" t="s" s="17">
+        <v>22</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="9">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B10:D10"/>
-    <mergeCell ref="B12:D12"/>
     <mergeCell ref="B13:D13"/>
-    <mergeCell ref="A15:D15"/>
+    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="A16:D16"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>TOASTS À L'ANCHOÏADE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>