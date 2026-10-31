--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -17,284 +17,287 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="107" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="108">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>TOMATES SOUFFLÉES AU FROMAGE</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_033</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
-    <t>Entrées froides collectivité (GRO.ENT.FR)</t>
+    <t>Entrées chaudes collectivité (GRO.ENT.CH)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 01:43</t>
+    <t>31/10/2026 03:59</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EPI-MUSCADE-POW</t>
+  </si>
+  <si>
+    <t>Noix de muscade moulue</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>EPI-POIVRE-NOIR</t>
+  </si>
+  <si>
+    <t>Poivre noir moulu</t>
+  </si>
+  <si>
+    <t>FAR-T55</t>
+  </si>
+  <si>
+    <t>Farine de blé T55</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
+  </si>
+  <si>
+    <t>AMI-MAIS</t>
+  </si>
+  <si>
+    <t>Amidon de maïs (Maïzena)</t>
+  </si>
+  <si>
+    <t>Semoules &amp; amidons</t>
+  </si>
+  <si>
+    <t>RNM57224469</t>
+  </si>
+  <si>
+    <t>LAIT UHT demi écrémé France outre 10 litres</t>
+  </si>
+  <si>
+    <t>Produits laitiers et œufs</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>BEU-DOUX</t>
+  </si>
+  <si>
+    <t>Beurre doux 82% MG plaquette</t>
+  </si>
+  <si>
+    <t>Beurres et margarines</t>
+  </si>
+  <si>
+    <t>FROM-EMMENTAL</t>
+  </si>
+  <si>
+    <t>Emmental râpé vrac</t>
+  </si>
+  <si>
+    <t>Fromages de base cuisine</t>
+  </si>
+  <si>
+    <t>RNM57209490</t>
+  </si>
+  <si>
+    <t>POIVRON rouge France biologique</t>
+  </si>
+  <si>
+    <t>Fruits et légumes bio</t>
+  </si>
+  <si>
+    <t>LEV-CHIMIQUE</t>
+  </si>
+  <si>
+    <t>Levure chimique (poudre à lever)</t>
+  </si>
+  <si>
+    <t>Levures et agents levants</t>
   </si>
   <si>
     <t>00000047</t>
   </si>
   <si>
     <t>OEUF A3 (PRIX)</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
-[...80 lines deleted...]
-    <t>Levures et agents levants</t>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
-    <t>Entrées froides collectivité</t>
+    <t>Entrées chaudes collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ POIVRON rouge France biologique</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Farine de blé T55</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Amidon de maïs (Maïzena)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ LAIT UHT demi écrémé France outre 10 litres</t>
-  </si>
-[...1 lines deleted...]
-    <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Emmental râpé vrac</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Levure chimique (poudre à lever)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Noix de muscade moulue</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ JAUNE D'OEUF (ML)</t>
   </si>
   <si>
     <t>Conversions oeufs et ovoproduits</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ OEUF A3 (PRIX)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ BLANC D'OEUF (ML)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
@@ -550,912 +553,914 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
         <v>98.105947368421</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
         <v>0.98105947368421</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
         <v>98.105947368421</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:G18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
-        <v>31</v>
+      <c r="A7" t="s">
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>33.625731</v>
+        <v>0.006</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>33.625731</v>
+        <v>0.006</v>
       </c>
       <c r="F7" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*0.27</f>
-        <v>9.078947</v>
+        <f>E7*20</f>
+        <v>0.12</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C8" t="s">
         <v>34</v>
       </c>
-      <c r="B8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D8" s="9">
-        <v>0.006</v>
+        <v>0.015</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.006</v>
+        <v>0.015</v>
       </c>
       <c r="F8" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*20</f>
-        <v>0.12</v>
+        <f>E8*12.5</f>
+        <v>0.1875</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D9" s="9">
-        <v>0.015</v>
+        <v>0.25</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.015</v>
+        <v>0.25</v>
       </c>
       <c r="F9" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*12.5</f>
-        <v>0.1875</v>
+        <f>E9*0.56</f>
+        <v>0.14</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D10" s="9">
         <v>0.25</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
         <v>0.25</v>
       </c>
       <c r="F10" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*0.56</f>
-        <v>0.14</v>
+        <f>E10*1.6</f>
+        <v>0.4</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B11" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D11" s="9">
-        <v>0.25</v>
+        <v>5</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>0.25</v>
+        <v>5</v>
       </c>
       <c r="F11" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*1.6</f>
-        <v>0.4</v>
+        <f>E11*1.67</f>
+        <v>8.35</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B12" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C12" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D12" s="9">
-        <v>5</v>
+        <v>0.3</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>5</v>
+        <v>0.3</v>
       </c>
       <c r="F12" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*1.67</f>
-        <v>8.35</v>
+        <f>E12*5.2</f>
+        <v>1.56</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B13" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C13" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D13" s="9">
-        <v>0.3</v>
+        <v>1.5</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>0.3</v>
+        <v>1.5</v>
       </c>
       <c r="F13" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*5.2</f>
-        <v>1.56</v>
+        <f>E13*7.2</f>
+        <v>10.8</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B14" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C14" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D14" s="9">
-        <v>1.5</v>
+        <v>12</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>1.5</v>
+        <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*7.2</f>
-        <v>10.8</v>
+        <f>E14*5.6</f>
+        <v>67.2</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B15" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C15" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D15" s="9">
-        <v>12</v>
+        <v>0.06</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
-        <v>12</v>
+        <v>0.06</v>
       </c>
       <c r="F15" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="G15" s="4">
-        <f>E15*5.6</f>
-        <v>67.2</v>
+        <f>E15*4.2</f>
+        <v>0.252</v>
       </c>
     </row>
     <row r="16">
-      <c r="A16" t="s">
-        <v>58</v>
+      <c r="A16" t="s" s="12">
+        <v>60</v>
       </c>
       <c r="B16" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C16" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D16" s="9">
-        <v>0.06</v>
+        <v>33.625731</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
-        <v>0.06</v>
+        <v>33.625731</v>
       </c>
       <c r="F16" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="G16" s="4">
-        <f>E16*4.2</f>
-        <v>0.252</v>
+        <f>E16*0.27</f>
+        <v>9.078947</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B17" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C17" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D17" s="9">
         <v>0.05</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
         <v>0.05</v>
       </c>
       <c r="F17" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="G17" s="4">
         <f>E17*0.35</f>
         <v>0.0175</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18" t="s" s="3">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="G18" s="13">
         <f>SUM(G7:G17)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D3" s="11">
         <v>12</v>
       </c>
       <c r="E3" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F3" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D4" s="11">
         <v>0.3</v>
       </c>
       <c r="E4" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
+        <v>76</v>
+      </c>
+      <c r="C5" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="D5" s="11">
         <v>0.25</v>
       </c>
       <c r="E5" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F5" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C6" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D6" s="11">
         <v>0.25</v>
       </c>
       <c r="E6" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F6" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C7" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D7" s="11">
         <v>5</v>
       </c>
       <c r="E7" t="s">
-        <v>77</v>
+        <v>47</v>
       </c>
       <c r="F7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C8" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D8" s="11">
         <v>1.5</v>
       </c>
       <c r="E8" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F8" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C9" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D9" s="11">
         <v>0.06</v>
       </c>
       <c r="E9" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F9" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C10" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D10" s="11">
         <v>0.006</v>
       </c>
       <c r="E10" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F10" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C11" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D11" s="11">
         <v>0.75</v>
       </c>
       <c r="E11" t="s">
-        <v>77</v>
+        <v>47</v>
       </c>
       <c r="F11" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C12" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D12" s="11">
         <v>19.737</v>
       </c>
       <c r="E12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F12" t="s">
-        <v>33</v>
+        <v>62</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C13" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D13" s="11">
         <v>1</v>
       </c>
       <c r="E13" t="s">
-        <v>77</v>
+        <v>47</v>
       </c>
       <c r="F13" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C14" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D14" s="11">
         <v>13.889</v>
       </c>
       <c r="E14" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F14" t="s">
-        <v>33</v>
+        <v>62</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C15" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D15" s="11">
         <v>0.05</v>
       </c>
       <c r="E15" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F15" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C16" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D16" s="11">
         <v>0.015</v>
       </c>
       <c r="E16" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F16" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="inlineStr" s="14">
         <is>
           <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel nécessaire. Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
@@ -1551,416 +1556,416 @@
     <row r="9">
       <c r="A9" t="s">
         <v>2</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="inlineStr" s="14">
         <is>
           <t>Cuire les tomates soufflées — Préchauffer le four sur la position chaleur sèche à +175°C. Enfourner le chariot et laisser cuire pendant 20 minutes environ. L'intérieur des tomates doit souffler et légèrement dorer. Cuire les tomates au plus près du début du service. Respecter la procédure de fin de cuisson.</t>
         </is>
       </c>
       <c r="E9" t="s" s="14"/>
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>2</v>
       </c>
       <c r="B10">
         <v>9</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s" s="14">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E10" t="s" s="14"/>
       <c r="F10"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:D29"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
-        <f>"GRO_CDC_033 · GRO.ENT.FR · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
-        <v>GRO_CDC_033 · GRO.ENT.FR · référence : 100 pc · multiplicateur réglable sur la feuille </v>
+        <f>"GRO_CDC_033 · GRO.ENT.CH · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDC_033 · GRO.ENT.CH · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel nécessaire. Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="17">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B6" t="str" s="14">
         <f>Procedure!D3</f>
         <v>Préparations préliminaires — Laver et désinfecter les tomates suivant la procédure. Décalotter et creuser les tomates. Saler et poivrer légèrement l'intérieur des tomates. Déposer les tomates ainsi évidées sur 5 bacs GN 1/1 H 50 perforés, la partie creusée de la tomate sur le fond du bac. Réserver au froid en attente de finition. Préchauffer le four sur la position vapeur.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
-        <f>Besoins!B15</f>
+        <f>Besoins!B14</f>
         <v>POIVRON rouge France biologique</v>
       </c>
       <c r="C7" s="11">
-        <f>Besoins!E15</f>
+        <f>Besoins!E14</f>
         <v>12</v>
       </c>
       <c r="D7" t="str">
-        <f>Besoins!F15</f>
+        <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="17">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B8" t="str" s="14">
         <f>Procedure!D4</f>
         <v>Précuire les tomates — Disposer les bacs GN chargés de tomates sur le chariot de cuisson. Enfourner le chariot de cuisson et cuire les tomates pendant 3 minutes. Laisser s'égoutter les tomates dans le four porte ouverte.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="17">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B9" t="str" s="14">
         <f>Procedure!D5</f>
         <v>Confectionner la sauce Mornay — Dans un rondeau, faire fondre le beurre. Ajouter la farine. Mélanger et laisser cuire sans coloration. Laisser refroidir dans le rondeau. Prélever 1/2 litre de lait dans une calotte. Y dissoudre la maïzena. Dans une russe, porter à ébullition le lait salé, poivré et muscadé. Verser le lait bouillant sur le roux froid. Mélanger et laisser cuire en remuant sans cesse. Verser et mélanger vivement la fécule dissoute dans la béchamel. Hors du feu, lier la sauce avec les jaunes d'œufs pasteurisés. Ajouter l'emmenthal râpé et la levure chimique. Mélanger. Rectifier l'assaisonnement.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
-        <f>Besoins!B15</f>
+        <f>Besoins!B14</f>
         <v>POIVRON rouge France biologique</v>
       </c>
       <c r="C10" s="11">
-        <f>Besoins!E15</f>
+        <f>Besoins!E14</f>
         <v>12</v>
       </c>
       <c r="D10" t="str">
-        <f>Besoins!F15</f>
+        <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
-        <f>Besoins!B13</f>
+        <f>Besoins!B12</f>
         <v>Beurre doux 82% MG plaquette</v>
       </c>
       <c r="C11" s="11">
-        <f>Besoins!E13</f>
+        <f>Besoins!E12</f>
         <v>0.3</v>
       </c>
       <c r="D11" t="str">
-        <f>Besoins!F13</f>
+        <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B9</f>
         <v>Farine de blé T55</v>
       </c>
       <c r="C12" s="11">
-        <f>Besoins!E10</f>
+        <f>Besoins!E9</f>
         <v>0.25</v>
       </c>
       <c r="D12" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
-        <f>Besoins!B11</f>
+        <f>Besoins!B10</f>
         <v>Amidon de maïs (Maïzena)</v>
       </c>
       <c r="C13" s="11">
-        <f>Besoins!E11</f>
+        <f>Besoins!E10</f>
         <v>0.25</v>
       </c>
       <c r="D13" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
-        <f>Besoins!B12</f>
+        <f>Besoins!B11</f>
         <v>LAIT UHT demi écrémé France outre 10 litres</v>
       </c>
       <c r="C14" s="11">
-        <f>Besoins!E12</f>
+        <f>Besoins!E11</f>
         <v>5</v>
       </c>
       <c r="D14" t="str">
-        <f>Besoins!F12</f>
+        <f>Besoins!F11</f>
         <v>lt</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="str">
-        <f>Besoins!B14</f>
+        <f>Besoins!B13</f>
         <v>Emmental râpé vrac</v>
       </c>
       <c r="C15" s="11">
-        <f>Besoins!E14</f>
+        <f>Besoins!E13</f>
         <v>1.5</v>
       </c>
       <c r="D15" t="str">
-        <f>Besoins!F14</f>
+        <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str">
-        <f>Besoins!B16</f>
+        <f>Besoins!B15</f>
         <v>Levure chimique (poudre à lever)</v>
       </c>
       <c r="C16" s="11">
-        <f>Besoins!E16</f>
+        <f>Besoins!E15</f>
         <v>0.06</v>
       </c>
       <c r="D16" t="str">
-        <f>Besoins!F16</f>
+        <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
-        <f>Besoins!B8</f>
+        <f>Besoins!B7</f>
         <v>Noix de muscade moulue</v>
       </c>
       <c r="C17" s="11">
-        <f>Besoins!E8</f>
+        <f>Besoins!E7</f>
         <v>0.006</v>
       </c>
       <c r="D17" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F7</f>
         <v>kg</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C18" s="11">
         <f>'Besoins'!$B$2*0.75</f>
         <v>0.75</v>
       </c>
       <c r="D18" t="s">
-        <v>77</v>
+        <v>47</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C19" s="11">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="D19" t="s">
-        <v>77</v>
+        <v>47</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="str">
         <f>Besoins!B17</f>
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C20" s="11">
         <f>Besoins!E17</f>
         <v>0.05</v>
       </c>
       <c r="D20" t="str">
         <f>Besoins!F17</f>
         <v>kg</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B8</f>
         <v>Poivre noir moulu</v>
       </c>
       <c r="C21" s="11">
-        <f>Besoins!E9</f>
+        <f>Besoins!E8</f>
         <v>0.015</v>
       </c>
       <c r="D21" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s" s="17">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B22" t="str" s="14">
         <f>Procedure!D6</f>
         <v>Monter les blancs d'œufs — Dans la cuve du batteur, au fouet en première vitesse « casser » les blancs. En deuxième vitesse monter les blancs. Serrer les blancs montés quelques instants en troisième vitesse.</v>
       </c>
       <c r="C22"/>
       <c r="D22"/>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C23" s="11">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="D23" t="s">
-        <v>77</v>
+        <v>47</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s" s="17">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B24" t="str" s="14">
         <f>Procedure!D7</f>
         <v>Terminer la préparation pour soufflé — Amollir la sauce Mornay en additionnant à l'aide d'une écumoire une partie des blancs d'œufs montés. Incorporer délicatement les restes des blancs.</v>
       </c>
       <c r="C24"/>
       <c r="D24"/>
     </row>
     <row r="25">
       <c r="A25" t="s" s="17">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B25" t="str" s="14">
         <f>Procedure!D8</f>
         <v>Garnir les tomates — Retourner les tomates précuites à la vapeur dans leurs bacs perforés. À la poche munie d'une douille unie de 1 cm de diamètre, garnir l'intérieur des tomates. Disposer les GN contenant les tomates garnies sur le chariot du four.</v>
       </c>
       <c r="C25"/>
       <c r="D25"/>
     </row>
     <row r="26">
       <c r="A26" t="s" s="17">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B26" t="str" s="14">
         <f>Procedure!D9</f>
         <v>Cuire les tomates soufflées — Préchauffer le four sur la position chaleur sèche à +175°C. Enfourner le chariot et laisser cuire pendant 20 minutes environ. L'intérieur des tomates doit souffler et légèrement dorer. Cuire les tomates au plus près du début du service. Respecter la procédure de fin de cuisson.</v>
       </c>
       <c r="C26"/>
       <c r="D26"/>
     </row>
     <row r="27">
       <c r="A27" t="s" s="17">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B27" t="str" s="14">
         <f>Procedure!D10</f>
         <v>Dresser et servir — Dresser une tomate à l'assiette et servir chaud.</v>
       </c>
       <c r="C27"/>
       <c r="D27"/>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
     </row>
     <row r="29">
       <c r="A29" t="s" s="18">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="13">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B22:D22"/>
     <mergeCell ref="B24:D24"/>
     <mergeCell ref="B25:D25"/>
     <mergeCell ref="B26:D26"/>
     <mergeCell ref="B27:D27"/>
     <mergeCell ref="A29:D29"/>
   </mergeCells>
 </worksheet>
 </file>
 