--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -38,51 +38,51 @@
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>TOMATES SOUFFLÉES AU FROMAGE</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
-    <t>Entrées froides collectivité</t>
+    <t>Entrées chaudes collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ POIVRON rouge France biologique</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Fruits et légumes bio</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Farine de blé T55</t>
   </si>
   <si>
     <t>Farines de blé</t>
   </si>
@@ -107,51 +107,51 @@
   <si>
     <t>Fromages de base cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Levure chimique (poudre à lever)</t>
   </si>
   <si>
     <t>Levures et agents levants</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Noix de muscade moulue</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ JAUNE D'OEUF (ML)</t>
   </si>
   <si>
     <t>Conversions oeufs et ovoproduits</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ OEUF A3 (PRIX)</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ BLANC D'OEUF (ML)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="2">