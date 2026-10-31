--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -17,266 +17,272 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="111">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>MOUSSE DE FOIE DE VOLAILLE ET SA CRÈME D'OLIVE</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_032</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
-    <t>Entrées froides collectivité (GRO.ENT.FR)</t>
+    <t>Entrées chaudes collectivité (GRO.ENT.CH)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 01:20</t>
+    <t>31/10/2026 02:20</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>RNME101413</t>
+  </si>
+  <si>
+    <t>Olive verte dénoyautée boîte 5/1</t>
+  </si>
+  <si>
+    <t>Conserves de légumes</t>
+  </si>
+  <si>
+    <t>u</t>
+  </si>
+  <si>
+    <t>EPI-POIVRE-NOIR</t>
+  </si>
+  <si>
+    <t>Poivre noir moulu</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>FLEUR-THYM</t>
+  </si>
+  <si>
+    <t>Fleur de thym dehydratee</t>
+  </si>
+  <si>
+    <t>Herbes aromatiques séchées</t>
+  </si>
+  <si>
+    <t>RNME101403</t>
+  </si>
+  <si>
+    <t>Huile olive vierge extra bidon 5L</t>
+  </si>
+  <si>
+    <t>Huiles végétales</t>
+  </si>
+  <si>
+    <t>RNM57224469</t>
+  </si>
+  <si>
+    <t>LAIT UHT demi écrémé France outre 10 litres</t>
+  </si>
+  <si>
+    <t>Produits laitiers et œufs</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>CRE-LIQUIDE-30</t>
+  </si>
+  <si>
+    <t>Crème liquide 30% MG UHT</t>
+  </si>
+  <si>
+    <t>Crèmes fraîches et laitières</t>
+  </si>
+  <si>
+    <t>CRE-LIQUIDE-35</t>
+  </si>
+  <si>
+    <t>Crème liquide entière 35% MG UHT</t>
   </si>
   <si>
     <t>00000047</t>
   </si>
   <si>
     <t>OEUF A3 (PRIX)</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
-[...65 lines deleted...]
-    <t>Crème liquide entière 35% MG UHT</t>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>RNMS00812</t>
   </si>
   <si>
     <t>Ail haché IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
     <t>FOIE-VOL-CRU</t>
   </si>
   <si>
     <t>Foie de volaille cru surgelé</t>
   </si>
   <si>
     <t>Volailles et lapins surgelés</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
-    <t>Entrées froides collectivité</t>
+    <t>Entrées chaudes collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Foie de volaille cru surgelé</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ LAIT UHT demi écrémé France outre 10 litres</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème liquide 30% MG UHT</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ail haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fleur de thym dehydratee</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème liquide entière 35% MG UHT</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Olive verte dénoyautée boîte 5/1</t>
   </si>
@@ -556,972 +562,974 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
         <v>59.627138277512</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
         <v>0.59627138277512</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
         <v>59.627138277512</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:G18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
-        <v>31</v>
+      <c r="A7" t="s">
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>37.91866</v>
+        <v>0.25</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>37.91866</v>
+        <v>0.25</v>
       </c>
       <c r="F7" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*0.270000002</f>
-        <v>10.238038</v>
+        <f>E7*14.95</f>
+        <v>3.7375</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D8" s="9">
         <v>0.018</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
         <v>0.018</v>
       </c>
       <c r="F8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G8" s="4">
         <f>E8*12.5</f>
         <v>0.225</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D9" s="9">
         <v>0.008</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
         <v>0.008</v>
       </c>
       <c r="F9" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G9" s="4">
         <f>E9*28</f>
         <v>0.224</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D10" s="9">
         <v>0.03</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
         <v>0.03</v>
       </c>
       <c r="F10" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="G10" s="4">
         <f>E10*65.22</f>
         <v>1.9566</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="D11" s="9">
-        <v>0.25</v>
+        <v>5</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>0.25</v>
+        <v>5</v>
       </c>
       <c r="F11" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*14.95</f>
-        <v>3.7375</v>
+        <f>E11*1.67</f>
+        <v>8.35</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B12" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="C12" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="D12" s="9">
-        <v>5</v>
+        <v>1.5</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>5</v>
+        <v>1.5</v>
       </c>
       <c r="F12" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*1.67</f>
-        <v>8.35</v>
+        <f>E12*2.6</f>
+        <v>3.9</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B13" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C13" t="s">
         <v>52</v>
       </c>
       <c r="D13" s="9">
-        <v>1.5</v>
+        <v>2</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>1.5</v>
+        <v>2</v>
       </c>
       <c r="F13" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*2.6</f>
-        <v>3.9</v>
+        <f>E13*2.85</f>
+        <v>5.7</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14" t="s">
-        <v>54</v>
+      <c r="A14" t="s" s="12">
+        <v>55</v>
       </c>
       <c r="B14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C14" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="D14" s="9">
-        <v>2</v>
+        <v>37.91866</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>2</v>
+        <v>37.91866</v>
       </c>
       <c r="F14" t="s">
-        <v>53</v>
+        <v>25</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*2.85</f>
-        <v>5.7</v>
+        <f>E14*0.270000002</f>
+        <v>10.238038</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B15" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C15" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D15" s="9">
         <v>0.052</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
         <v>0.052</v>
       </c>
       <c r="F15" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G15" s="4">
         <f>E15*0.35</f>
         <v>0.0182</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B16" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C16" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D16" s="9">
         <v>0.03</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
         <v>0.03</v>
       </c>
       <c r="F16" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G16" s="4">
         <f>E16*9.26</f>
         <v>0.2778</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B17" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C17" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D17" s="9">
         <v>2</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
         <v>2</v>
       </c>
       <c r="F17" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G17" s="4">
         <f>E17*12.5</f>
         <v>25</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18" t="s" s="3">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="G18" s="13">
         <f>SUM(G7:G17)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D3" s="11">
         <v>2</v>
       </c>
       <c r="E3" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F3" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D4" s="11">
         <v>5</v>
       </c>
       <c r="E4" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="F4" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
+        <v>77</v>
+      </c>
+      <c r="C5" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="D5" s="11">
         <v>1.5</v>
       </c>
       <c r="E5" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="F5" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C6" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D6" s="11">
         <v>0.03</v>
       </c>
       <c r="E6" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F6" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C7" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D7" s="11">
         <v>0.008</v>
       </c>
       <c r="E7" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F7" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C8" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D8" s="11">
         <v>2</v>
       </c>
       <c r="E8" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="F8" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C9" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D9" s="11">
         <v>0.25</v>
       </c>
       <c r="E9" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="F9" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C10" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D10" s="11">
         <v>0.15</v>
       </c>
       <c r="E10" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="F10" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C11" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D11" s="11">
         <v>0.03</v>
       </c>
       <c r="E11" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="F11" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C12" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D12" s="11">
         <v>1</v>
       </c>
       <c r="E12" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="F12" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C13" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D13" s="11">
         <v>18.182</v>
       </c>
       <c r="E13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F13" t="s">
-        <v>33</v>
+        <v>57</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C14" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D14" s="11">
         <v>0.75</v>
       </c>
       <c r="E14" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="F14" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C15" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D15" s="11">
         <v>19.737</v>
       </c>
       <c r="E15" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F15" t="s">
-        <v>33</v>
+        <v>57</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C16" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D16" s="11">
         <v>0.04</v>
       </c>
       <c r="E16" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F16" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C17" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D17" s="11">
         <v>0.012</v>
       </c>
       <c r="E17" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F17" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1</v>
       </c>
       <c r="B18" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C18" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D18" s="11">
         <v>0.012</v>
       </c>
       <c r="E18" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F18" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1</v>
       </c>
       <c r="B19" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C19" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D19" s="11">
         <v>0.006</v>
       </c>
       <c r="E19" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F19" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="inlineStr" s="14">
         <is>
           <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel nécessaire. Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
@@ -1612,404 +1620,404 @@
         </is>
       </c>
       <c r="E8" t="s" s="14"/>
       <c r="F8"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:D30"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
-        <f>"GRO_CDC_032 · GRO.ENT.FR · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
-        <v>GRO_CDC_032 · GRO.ENT.FR · référence : 100 pc · multiplicateur réglable sur la feuille </v>
+        <f>"GRO_CDC_032 · GRO.ENT.CH · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDC_032 · GRO.ENT.CH · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel nécessaire. Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="17">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B6" t="str" s="14">
         <f>Procedure!D3</f>
         <v>Préparations préliminaires — Garnir d'une feuille de papier sulfurisé le fond de 5 bacs GN 1/1 H 65. Déposer les 100 ramequins ou coupes dans les bacs GN garnis de papier sulfurisé. Retirer les parties vertes et veineuses des foies. Préchauffer le four sur la position chaleur sèche à +150°C.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="17">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B7" t="str" s="14">
         <f>Procedure!D4</f>
         <v>Confectionner la mousse de foie de volaille — Dans un cutter, mixeur les foies de volaille. Mettre les foies mixés dans la cuve du batteur. Dans la cuve du batteur, mélanger au mixeur, les foies de volaille, les œufs, les jaunes d'œufs, l'ail haché, la fleur de thym, le lait, la crème et l'assaisonnement. Rectifier l'assaisonnement.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
         <f>Besoins!B17</f>
         <v>Foie de volaille cru surgelé</v>
       </c>
       <c r="C8" s="11">
         <f>Besoins!E17</f>
         <v>2</v>
       </c>
       <c r="D8" t="str">
         <f>Besoins!F17</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
-        <f>Besoins!B12</f>
+        <f>Besoins!B11</f>
         <v>LAIT UHT demi écrémé France outre 10 litres</v>
       </c>
       <c r="C9" s="11">
-        <f>Besoins!E12</f>
+        <f>Besoins!E11</f>
         <v>5</v>
       </c>
       <c r="D9" t="str">
-        <f>Besoins!F12</f>
+        <f>Besoins!F11</f>
         <v>lt</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
-        <f>Besoins!B13</f>
+        <f>Besoins!B12</f>
         <v>Crème liquide 30% MG UHT</v>
       </c>
       <c r="C10" s="11">
-        <f>Besoins!E13</f>
+        <f>Besoins!E12</f>
         <v>1.5</v>
       </c>
       <c r="D10" t="str">
-        <f>Besoins!F13</f>
+        <f>Besoins!F12</f>
         <v>lt</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
         <f>Besoins!B16</f>
         <v>Ail haché IQF</v>
       </c>
       <c r="C11" s="11">
         <f>Besoins!E16</f>
         <v>0.03</v>
       </c>
       <c r="D11" t="str">
         <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
         <f>Besoins!B9</f>
         <v>Fleur de thym dehydratee</v>
       </c>
       <c r="C12" s="11">
         <f>Besoins!E9</f>
         <v>0.008</v>
       </c>
       <c r="D12" t="str">
         <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
-        <f>Besoins!B14</f>
+        <f>Besoins!B13</f>
         <v>Crème liquide entière 35% MG UHT</v>
       </c>
       <c r="C13" s="11">
-        <f>Besoins!E14</f>
+        <f>Besoins!E13</f>
         <v>2</v>
       </c>
       <c r="D13" t="str">
-        <f>Besoins!F14</f>
+        <f>Besoins!F13</f>
         <v>lt</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
-        <f>Besoins!B11</f>
+        <f>Besoins!B7</f>
         <v>Olive verte dénoyautée boîte 5/1</v>
       </c>
       <c r="C14" s="11">
-        <f>Besoins!E11</f>
+        <f>Besoins!E7</f>
         <v>0.25</v>
       </c>
       <c r="D14" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F7</f>
         <v>u</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C15" s="11">
         <f>'Besoins'!$B$2*0.15</f>
         <v>0.15</v>
       </c>
       <c r="D15" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C16" s="11">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="D16" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C17" s="11">
         <f>'Besoins'!$B$2*0.75</f>
         <v>0.75</v>
       </c>
       <c r="D17" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C18" s="11">
         <f>'Besoins'!$B$2*0.04</f>
         <v>0.04</v>
       </c>
       <c r="D18" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C19" s="11">
         <f>'Besoins'!$B$2*0.012</f>
         <v>0.012</v>
       </c>
       <c r="D19" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C20" s="11">
         <f>'Besoins'!$B$2*0.012</f>
         <v>0.012</v>
       </c>
       <c r="D20" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C21" s="11">
         <f>'Besoins'!$B$2*0.006</f>
         <v>0.006</v>
       </c>
       <c r="D21" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s" s="17">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B22" t="str" s="14">
         <f>Procedure!D5</f>
         <v>Cuire la mousse de foie de volaille — Remplir les ramequins aux 3/4 de leur hauteur avec la farce liquide. Remplir d'eau les bacs GN faisant fonction de bain-marie, de façon à avoir de l'eau aux 3/4 de la hauteur des ramequins. Cuire la mousse à +150°C pendant 35 à 40 minutes. Vérifier de temps en temps la cuisson par sondage afin d'éviter une surcuisson. Respecter la procédure de fin de cuisson. Maintenir au chaud à la température de +63°C en attente du service.</v>
       </c>
       <c r="C22"/>
       <c r="D22"/>
     </row>
     <row r="23">
       <c r="A23" t="s" s="17">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B23" t="str" s="14">
         <f>Procedure!D6</f>
         <v>Confectionner la crème d'olive — Pendant la cuisson de la mousse de foie de volaille : dans une russe, porter à ébullition la crème fleurette et les olives vertes. Laisser frémir la crème pendant quelques instants. Saler et poivrer. Hors du feu, ajouter l'huile d'olive à la crème. Au mixeur émulsionner la crème. La rendre onctueuse et légère. Rectifier l'assaisonnement. Maintenir la sauce au chaud en attente de consommation.</v>
       </c>
       <c r="C23"/>
       <c r="D23"/>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="str">
-        <f>Besoins!B14</f>
+        <f>Besoins!B13</f>
         <v>Crème liquide entière 35% MG UHT</v>
       </c>
       <c r="C24" s="11">
-        <f>Besoins!E14</f>
+        <f>Besoins!E13</f>
         <v>2</v>
       </c>
       <c r="D24" t="str">
-        <f>Besoins!F14</f>
+        <f>Besoins!F13</f>
         <v>lt</v>
       </c>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25" t="str">
-        <f>Besoins!B11</f>
+        <f>Besoins!B7</f>
         <v>Olive verte dénoyautée boîte 5/1</v>
       </c>
       <c r="C25" s="11">
-        <f>Besoins!E11</f>
+        <f>Besoins!E7</f>
         <v>0.25</v>
       </c>
       <c r="D25" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F7</f>
         <v>u</v>
       </c>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C26" s="11">
         <f>'Besoins'!$B$2*0.15</f>
         <v>0.15</v>
       </c>
       <c r="D26" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s" s="17">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B27" t="str" s="14">
         <f>Procedure!D7</f>
         <v>Dresser — Démouler dans une assiette ou servir la crème de foie de volaille dans le ramequin. Napper ou recouvrir la surface de la mousse de volaille de crème d'olive. Décorer avec une pluche de cerfeuil.</v>
       </c>
       <c r="C27"/>
       <c r="D27"/>
     </row>
     <row r="28">
       <c r="A28" t="s" s="17">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B28" t="str" s="14">
         <f>Procedure!D8</f>
         <v>Suggestions — Cette préparation peut se déguster froide. Dans ce cas, refroidir suivant la procédure, la mousse et la crème d'olive. La mousse de foie de volaille à la crème d'olive se sert en hors-d'œuvre ou en plat principal. Il suffit alors d'augmenter la quantité.</v>
       </c>
       <c r="C28"/>
       <c r="D28"/>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
     </row>
     <row r="30">
       <c r="A30" t="s" s="18">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="11">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B22:D22"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="B27:D27"/>
     <mergeCell ref="B28:D28"/>
     <mergeCell ref="A30:D30"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">