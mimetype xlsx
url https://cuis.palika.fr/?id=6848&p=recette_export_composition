--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -9,173 +9,170 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Composition" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>PIZZA AUX TROIS FROMAGES</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
-    <t>Entrées froides collectivité</t>
+    <t>Entrées chaudes collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ PÂTE À PIZZA</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t>Pâtes de base cuisine</t>
+    <t>Préparations de base collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Farine de blé T55</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t>Farines de blé</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ HUILE OLIVE (L)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>Conversions diverses</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ Huile olive vierge extra bidon 5L</t>
   </si>
   <si>
     <t>u</t>
   </si>
   <si>
-    <t>Assaisonnements et corps gras</t>
+    <t>Huiles végétales</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Levure fraîche de boulanger</t>
   </si>
   <si>
     <t>Levures et agents levants</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Herbes de Provence</t>
   </si>
   <si>
     <t>Mélanges et épices composées</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Origan séché</t>
   </si>
   <si>
     <t>Herbes aromatiques séchées</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ EAU</t>
-[...2 lines deleted...]
-    <t>Matières diverses (à trier)</t>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ SAUCE PIZZA (KG)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Sauce pizza boîte 5/1 — à réactualiser</t>
   </si>
   <si>
     <t>Sauces et ketchup</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Olive verte en rondelles boite 3/1</t>
   </si>
   <si>
-    <t>Conserves légumes et poissons</t>
+    <t>Conserves de légumes</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CHÈVRE 25% MG 100% chèvre bûche 1kg</t>
   </si>
   <si>
     <t>Produits laitiers et œufs</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Mozzarella en cosette</t>
-  </si>
-[...1 lines deleted...]
-    <t>Produits laitiers</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Emmental râpé vrac</t>
   </si>
   <si>
     <t>Fromages de base cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ HUILE OLIVE (L)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Huile olive vierge extra bidon 5L</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Origan séché</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Herbes de Provence</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
@@ -314,191 +311,191 @@
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="3">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="3">
-        <v>3</v>
+        <v>13.825</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>16</v>
       </c>
       <c r="C5" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="3">
-        <v>0.3</v>
+        <v>1.382</v>
       </c>
       <c r="E5" t="s">
         <v>17</v>
       </c>
       <c r="F5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="3">
-        <v>0.06</v>
+        <v>0.276</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
         <v>22</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="3">
-        <v>0.12</v>
+        <v>0.553</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8" t="s">
         <v>24</v>
       </c>
       <c r="C8" t="s">
         <v>14</v>
       </c>
       <c r="D8" s="3">
-        <v>0.018</v>
+        <v>0.083</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="3">
-        <v>0.005</v>
+        <v>0.022</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10" t="s">
         <v>28</v>
       </c>
       <c r="C10" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="3">
-        <v>1.74</v>
+        <v>8.018</v>
       </c>
       <c r="E10" t="s">
         <v>17</v>
       </c>
       <c r="F10" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
         <v>30</v>
       </c>
       <c r="C11" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="3">
-        <v>0.046</v>
+        <v>0.21</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
         <v>32</v>
       </c>
       <c r="C12" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="3">
         <v>9.6</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" t="s">
@@ -560,139 +557,139 @@
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
         <v>39</v>
       </c>
       <c r="C16" t="s">
         <v>14</v>
       </c>
       <c r="D16" s="3">
         <v>5</v>
       </c>
       <c r="E16" t="s">
         <v>11</v>
       </c>
       <c r="F16" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C17" t="s">
         <v>14</v>
       </c>
       <c r="D17" s="3">
         <v>5</v>
       </c>
       <c r="E17" t="s">
         <v>11</v>
       </c>
       <c r="F17" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1</v>
       </c>
       <c r="B18" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C18" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="3">
         <v>1</v>
       </c>
       <c r="E18" t="s">
         <v>17</v>
       </c>
       <c r="F18" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2</v>
       </c>
       <c r="B19" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C19" t="s">
         <v>14</v>
       </c>
       <c r="D19" s="3">
         <v>0.2</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1</v>
       </c>
       <c r="B20" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C20" t="s">
         <v>14</v>
       </c>
       <c r="D20" s="3">
         <v>0.025</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1</v>
       </c>
       <c r="B21" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C21" t="s">
         <v>14</v>
       </c>
       <c r="D21" s="3">
         <v>0.12</v>
       </c>
       <c r="E21" t="s">
         <v>11</v>
       </c>
       <c r="F21" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>