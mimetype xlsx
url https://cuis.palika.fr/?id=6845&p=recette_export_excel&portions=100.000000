--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -37,294 +37,294 @@
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="119">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>PISSALADIÈRE</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_029</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
-    <t>Entrées froides collectivité (GRO.ENT.FR)</t>
+    <t>Entrées chaudes collectivité (GRO.ENT.CH)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 01:43</t>
+    <t>31/10/2026 03:08</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
   </si>
   <si>
     <t>CONS-OLIVE-NOIRE</t>
   </si>
   <si>
     <t>Olives noires dénoyautées bocal</t>
   </si>
   <si>
     <t>Conserves de légumes</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t>00000061</t>
-[...10 lines deleted...]
-  <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>HER-ORIGAN</t>
   </si>
   <si>
     <t>Origan séché</t>
   </si>
   <si>
     <t>Herbes aromatiques séchées</t>
   </si>
   <si>
     <t>MEL-HERBES-PRO</t>
   </si>
   <si>
     <t>Herbes de Provence</t>
   </si>
   <si>
     <t>Mélanges et épices composées</t>
   </si>
   <si>
+    <t>FAR-T55</t>
+  </si>
+  <si>
+    <t>Farine de blé T55</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
+  </si>
+  <si>
     <t>RNME101403</t>
   </si>
   <si>
     <t>Huile olive vierge extra bidon 5L</t>
   </si>
   <si>
-    <t>Assaisonnements et corps gras</t>
+    <t>Huiles végétales</t>
   </si>
   <si>
     <t>u</t>
   </si>
   <si>
-    <t>FAR-T55</t>
-[...7 lines deleted...]
-  <si>
     <t>LEV-FRAICHE</t>
   </si>
   <si>
     <t>Levure fraîche de boulanger</t>
   </si>
   <si>
     <t>Levures et agents levants</t>
   </si>
   <si>
     <t>RNM1780121</t>
   </si>
   <si>
     <t>ANCHOIS France</t>
   </si>
   <si>
     <t>Poissons et fruits de mer</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>RNMS00812</t>
   </si>
   <si>
     <t>Ail haché IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
     <t>RNMS00780</t>
   </si>
   <si>
     <t>Oignons émincés surgelés</t>
   </si>
   <si>
-    <t>Pommes de terre surgelées</t>
-[...1 lines deleted...]
-  <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
-    <t>Entrées froides collectivité</t>
+    <t>Entrées chaudes collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ PÂTE À PIZZA</t>
   </si>
   <si>
-    <t>Pâtes de base cuisine</t>
+    <t>Préparations de base collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Farine de blé T55</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ HUILE OLIVE (L)</t>
   </si>
   <si>
     <t>Conversions diverses</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ Huile olive vierge extra bidon 5L</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Levure fraîche de boulanger</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Herbes de Provence</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Origan séché</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ EAU</t>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Oignons émincés surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ail haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Olives noires dénoyautées bocal</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ ANCHOIS France</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Origan séché</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
@@ -349,75 +349,75 @@
   <si>
     <t>Dresser et servir — Détailler chaque plaque en 20/24 portions et servir la portion à l'assiette.</t>
   </si>
   <si>
     <t>PÂTE À PIZZA</t>
   </si>
   <si>
     <t>Fiche technique — PISSALADIÈRE</t>
   </si>
   <si>
     <t>PISSALADIÈRE  GRO_CDC_029</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t xml:space="preserve">    Origan séché</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
+    <t xml:space="preserve">    Sel fin de cuisine</t>
+  </si>
+  <si>
     <t>4.</t>
   </si>
   <si>
     <t xml:space="preserve">    PÂTE À PIZZA</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
     <t>8.</t>
   </si>
   <si>
     <t>↳ PÂTE À PIZZA  GRO_CDC_213</t>
   </si>
   <si>
     <t xml:space="preserve">    HUILE OLIVE (L) (conv.)</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -480,66 +480,63 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="201" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
@@ -586,931 +583,933 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>47.6221675</v>
+        <v>55.863516129032</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>0.476221675</v>
+        <v>0.55863516129032</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>47.6221675</v>
+        <v>55.863516129032</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:G19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>2.8</v>
+        <v>3.006912</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
+        <v>3.006912</v>
+      </c>
+      <c r="F7" t="s">
+        <v>35</v>
+      </c>
+      <c r="G7" s="4">
+        <f>E7*0.0043000006</f>
+        <v>0.01293</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8" s="9">
         <v>2.8</v>
-      </c>
-[...19 lines deleted...]
-        <v>0.6525</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.6525</v>
+        <v>2.8</v>
       </c>
       <c r="F8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*0.003</f>
-        <v>0.001958</v>
+        <f>E8*4.8</f>
+        <v>13.44</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D9" s="9">
         <v>0.007</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
         <v>0.007</v>
       </c>
       <c r="F9" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G9" s="4">
         <f>E9*12.5</f>
         <v>0.0875</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D10" s="9">
-        <v>0.0768</v>
+        <v>0.083295</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.0768</v>
+        <v>0.083295</v>
       </c>
       <c r="F10" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*8</f>
-        <v>0.6144</v>
+        <f>E10*7.999993361</f>
+        <v>0.666359</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D11" s="9">
-        <v>0.00675</v>
+        <v>0.031106</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>0.00675</v>
+        <v>0.031106</v>
       </c>
       <c r="F11" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*9.5</f>
-        <v>0.064125</v>
+        <f>E11*9.4999971852</f>
+        <v>0.295507</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D12" s="9">
-        <v>0.0225</v>
+        <v>5.184332</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>0.0225</v>
+        <v>5.184332</v>
       </c>
       <c r="F12" t="s">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*65.22</f>
-        <v>1.46745</v>
+        <f>E12*0.5599999781</f>
+        <v>2.903226</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" t="s">
         <v>54</v>
       </c>
       <c r="D13" s="9">
-        <v>1.125</v>
+        <v>0.103687</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>1.125</v>
+        <v>0.103687</v>
       </c>
       <c r="F13" t="s">
-        <v>34</v>
+        <v>55</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*0.56</f>
-        <v>0.63</v>
+        <f>E13*65.2197710061</f>
+        <v>6.762442</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B14" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C14" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D14" s="9">
-        <v>0.045</v>
+        <v>0.207373</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>0.045</v>
+        <v>0.207373</v>
       </c>
       <c r="F14" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*2.2</f>
-        <v>0.099</v>
+        <f>E14*2.2000028844</f>
+        <v>0.456221</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C15" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D15" s="9">
         <v>0.2</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
         <v>0.2</v>
       </c>
       <c r="F15" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G15" s="4">
         <f>E15*4.5</f>
         <v>0.9</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B16" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C16" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D16" s="9">
-        <v>0.0901</v>
+        <v>0.151802</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
-        <v>0.0901</v>
+        <v>0.151802</v>
       </c>
       <c r="F16" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G16" s="4">
-        <f>E16*0.35</f>
-        <v>0.031535</v>
+        <f>E16*0.3499996387</f>
+        <v>0.053131</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B17" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C17" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D17" s="9">
         <v>0.12</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
         <v>0.12</v>
       </c>
       <c r="F17" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G17" s="4">
         <f>E17*9.26</f>
         <v>1.1112</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
+        <v>68</v>
+      </c>
+      <c r="B18" t="s">
+        <v>69</v>
+      </c>
+      <c r="C18" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D18" s="9">
         <v>7.5</v>
       </c>
       <c r="E18" s="11">
         <f>D18*$B$2</f>
         <v>7.5</v>
       </c>
       <c r="F18" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G18" s="4">
         <f>E18*3.89</f>
         <v>29.175</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19" t="s" s="3">
         <v>70</v>
       </c>
-      <c r="G19" s="13">
+      <c r="G19" s="12">
         <f>SUM(G7:G18)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>71</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>72</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>73</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>74</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>75</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>77</v>
       </c>
       <c r="C3" t="s">
         <v>75</v>
       </c>
       <c r="D3" s="11">
         <v>9</v>
       </c>
       <c r="E3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
         <v>79</v>
       </c>
       <c r="C4" t="s">
         <v>80</v>
       </c>
       <c r="D4" s="11">
-        <v>1.125</v>
+        <v>5.184</v>
       </c>
       <c r="E4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F4" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>81</v>
       </c>
       <c r="C5" t="s">
         <v>75</v>
       </c>
       <c r="D5" s="11">
-        <v>0.112</v>
+        <v>0.518</v>
       </c>
       <c r="E5" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F5" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>83</v>
       </c>
       <c r="C6" t="s">
         <v>80</v>
       </c>
       <c r="D6" s="11">
-        <v>0.023</v>
+        <v>0.104</v>
       </c>
       <c r="E6" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="F6" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
         <v>84</v>
       </c>
       <c r="C7" t="s">
         <v>80</v>
       </c>
       <c r="D7" s="11">
-        <v>0.045</v>
+        <v>0.207</v>
       </c>
       <c r="E7" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8" t="s">
         <v>85</v>
       </c>
       <c r="C8" t="s">
         <v>80</v>
       </c>
       <c r="D8" s="11">
-        <v>0.007</v>
+        <v>0.031</v>
       </c>
       <c r="E8" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="s">
         <v>86</v>
       </c>
       <c r="C9" t="s">
         <v>80</v>
       </c>
       <c r="D9" s="11">
-        <v>0.002</v>
+        <v>0.008</v>
       </c>
       <c r="E9" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10" t="s">
         <v>87</v>
       </c>
       <c r="C10" t="s">
         <v>80</v>
       </c>
       <c r="D10" s="11">
-        <v>0.653</v>
+        <v>3.007</v>
       </c>
       <c r="E10" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F10" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
         <v>88</v>
       </c>
       <c r="C11" t="s">
         <v>80</v>
       </c>
       <c r="D11" s="11">
-        <v>0.017</v>
+        <v>0.079</v>
       </c>
       <c r="E11" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F11" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
         <v>89</v>
       </c>
       <c r="C12" t="s">
         <v>80</v>
       </c>
       <c r="D12" s="11">
         <v>7.5</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F12" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
         <v>90</v>
       </c>
       <c r="C13" t="s">
         <v>80</v>
       </c>
       <c r="D13" s="11">
         <v>0.12</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
         <v>91</v>
       </c>
       <c r="C14" t="s">
         <v>80</v>
       </c>
       <c r="D14" s="11">
         <v>2.8</v>
       </c>
       <c r="E14" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F14" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
         <v>92</v>
       </c>
       <c r="C15" t="s">
         <v>80</v>
       </c>
       <c r="D15" s="11">
         <v>0.2</v>
       </c>
       <c r="E15" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F15" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
         <v>93</v>
       </c>
       <c r="C16" t="s">
         <v>80</v>
       </c>
       <c r="D16" s="11">
         <v>0.075</v>
       </c>
       <c r="E16" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F16" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
         <v>94</v>
       </c>
       <c r="C17" t="s">
         <v>80</v>
       </c>
       <c r="D17" s="11">
         <v>0.073</v>
       </c>
       <c r="E17" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F17" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1</v>
       </c>
       <c r="B18" t="s">
         <v>95</v>
       </c>
       <c r="C18" t="s">
         <v>80</v>
       </c>
       <c r="D18" s="11">
         <v>0.007</v>
       </c>
       <c r="E18" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F18" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
@@ -1523,702 +1522,745 @@
       </c>
       <c r="B1" t="s" s="2">
         <v>97</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>98</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>99</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>100</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>101</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
-      <c r="D2" t="inlineStr" s="14">
+      <c r="D2" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel nécessaire. Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E2" t="s" s="14"/>
+      <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
-      <c r="D3" t="inlineStr" s="14">
+      <c r="D3" t="inlineStr" s="13">
         <is>
           <t>Préparations préliminaires — Au pinceau, huiler 5 plaques à pâtisserie 60 x 40. Faire adhérer une feuille de papier cuisson sur les plaques graissées. Au pinceau, enduire à l'huile d'olive les feuilles de papier cuisson. Saupoudrer les feuilles de papier cuisson avec des herbes de Provence. Réserver au froid. Déconditionner les anchois, suivant la procédure, et les égoutter dans un bac GN 1/1 H 25 perforé doublé d'un bac plein. Réserver au froid. Déconditionner les olives noires suivant la procédure. Égoutter les olives dans un bac GN 1/1 H 65 perforé. Doubler le bac d'un bac plein et réserver au froid.</t>
         </is>
       </c>
-      <c r="E3" t="s" s="14"/>
+      <c r="E3" t="s" s="13"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
-      <c r="D4" t="inlineStr" s="14">
+      <c r="D4" t="inlineStr" s="13">
         <is>
           <t>Cuire les oignons — Dans une sauteuse, faire revenir à l'huile sans coloration les oignons émincés. Laisser fondre à feu doux et à couvert. Les rendre transparents et sans coloration. Saler et poivrer. Égoutter la tombée d'oignon dans un bac GN 1/1 H 100 perforé doublé d'un bac plein. Refroidir suivant la procédure, filmer et stocker au froid en attente d'utilisation.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="14"/>
+      <c r="E4" t="s" s="13"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
-      <c r="D5" t="inlineStr" s="14">
+      <c r="D5" t="inlineStr" s="13">
         <is>
           <t>Abaisser les fonds de pissaladière — Fariner le marbre à pâtisserie et mettre à portée les ustensiles nécessaires. Séparer la pâte en 5 pâtons égaux. Abaisser chaque pâton de la taille des plaques. Enrouler l'abaisse autour du rouleau et développer l'abaisse sur la plaque. Façonner régulièrement les bords de l'abaisse à l'aide de la main. Bloquer au froid les abaisses.</t>
         </is>
       </c>
-      <c r="E5" t="s" s="14"/>
+      <c r="E5" t="s" s="13"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
-      <c r="D6" t="inlineStr" s="14">
+      <c r="D6" t="inlineStr" s="13">
         <is>
           <t>Garnir les abaisses — Répartir équitablement la tombée d'oignons et les filets d'anchois sur les 5 abaisses. Parsemer sur le dessus les rondelles d'olives noires.</t>
         </is>
       </c>
-      <c r="E6" t="s" s="14"/>
+      <c r="E6" t="s" s="13"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7"/>
-      <c r="D7" t="inlineStr" s="14">
+      <c r="D7" t="inlineStr" s="13">
         <is>
           <t>Cuire les pissaladières — Préchauffer le four à +175°C, clé fermée. Laisser se « dégourdir » la pâte des pissaladières à chaleur ambiante sans trop la laisser pousser, avant la cuisson. Cuire les pissaladières pendant 25 à 30 minutes environ. Respecter les procédures de fin de cuisson. Maintenir en armoire chaude à +63°C en attente de consommation.</t>
         </is>
       </c>
-      <c r="E7" t="s" s="14"/>
+      <c r="E7" t="s" s="13"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>2</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8"/>
-      <c r="D8" t="s" s="14">
+      <c r="D8" t="s" s="13">
         <v>102</v>
       </c>
-      <c r="E8" t="s" s="14"/>
+      <c r="E8" t="s" s="13"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>2</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9"/>
-      <c r="D9" t="inlineStr" s="14">
+      <c r="D9" t="inlineStr" s="13">
         <is>
           <t>Historique — La pissaladière tire son nom du pissalat, spécialité du pays Niçois. Le pissalat est une purée grise, la poutine, constituée de 95% d'alevins de sardines et de 5% d'alevins d'anchois. À l'origine une tranche de pain fartinée de pissalat faisait le régal des pêcheurs. La recette a évolué pour devenir cette tarte à l'oignon agrémentée de filets d'anchois.</t>
         </is>
       </c>
-      <c r="E9" t="s" s="14"/>
+      <c r="E9" t="s" s="13"/>
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>103</v>
       </c>
       <c r="B10">
         <v>1</v>
       </c>
       <c r="C10"/>
-      <c r="D10" t="inlineStr" s="14">
+      <c r="D10" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail — Vérifier les DLC, peser les denrées, sélectionner le matériel nécessaire. Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E10" t="s" s="14"/>
+      <c r="E10" t="s" s="13"/>
       <c r="F10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>103</v>
       </c>
       <c r="B11">
         <v>2</v>
       </c>
       <c r="C11"/>
-      <c r="D11" t="inlineStr" s="14">
+      <c r="D11" t="inlineStr" s="13">
         <is>
           <t>Préparations préliminaires — Mettre les 50 cL d'huile d'olive dans une petite calotte. Au pinceau, badigeonner légèrement à l'huile d'olive le tour de 12 plaques 60 x 40 ou 17 plaques GN 1/1. Faire une croix avec le pinceau huilé dans le milieu des plaques. Appliquer et coller avec la paume de la main une feuille de papier sulfurisé sur les empreintes huilées des plaques. Huiler le papier sulfurisé. Saupoudrer les herbes de Provence et l'origan sur le papier huilé. On peut aussi utiliser des tapis de cuisson en silicone.</t>
         </is>
       </c>
-      <c r="E11" t="s" s="14"/>
+      <c r="E11" t="s" s="13"/>
       <c r="F11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>103</v>
       </c>
       <c r="B12">
         <v>3</v>
       </c>
       <c r="C12"/>
-      <c r="D12" t="inlineStr" s="14">
+      <c r="D12" t="inlineStr" s="13">
         <is>
           <t>Confectionner la pâte à pizza — Dans une petite calotte, émietter la levure. Ajouter de la farine et, entre vos mains, en les frottant les unes contre les autres, disperser la levure dans la farine. Dans la cuve du batteur, mettre la farine, la levure et le sel fin. Au crochet, en première vitesse, hydrater la farine en versant progressivement l'eau tiède en petit filet. Ajouter l'huile d'olive. Pétrir la pâte afin d'obtenir une pâte homogène et souple. En deuxième vitesse, donner du corps. La pâte doit se détacher des parois de la cuve. Laisser reposer la pâte dans la cuve en donnant quelques tours. Elle va légèrement pousser. Rabattre (rompre) la pâte en première vitesse. Débarrasser la pâte sur le marbre fariné.</t>
         </is>
       </c>
-      <c r="E12" t="s" s="14"/>
+      <c r="E12" t="s" s="13"/>
       <c r="F12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>103</v>
       </c>
       <c r="B13">
         <v>4</v>
       </c>
       <c r="C13"/>
-      <c r="D13" t="inlineStr" s="14">
+      <c r="D13" t="inlineStr" s="13">
         <is>
           <t>Façonner la pâte à pizza — Détailler la pâte en pâtons réguliers de 1,750 kg pour une plaque de 60 x 40 (8 parts plat principal ou 24 portions hors-d'œuvre), ou 1,250 kg pour une plaque GN 1/1 (6 parts plat principal ou 18 portions hors-d'œuvre). Bouler chaque pâton. Ovaliser chaque boule. Au rouleau, abaisser chaque pâton de la taille des plaques choisies. Enrouler l'abaisse de pâte autour du rouleau. Développer et centrer l'abaisse sur une plaque garnie de papier huilé et parfumée aux herbes de Provence. Si la pâte est encore trop molle et trop élastique, stocker la plaque avec l'abaisse au congélateur pendant 10 minutes environ.</t>
         </is>
       </c>
-      <c r="E13" t="s" s="14"/>
+      <c r="E13" t="s" s="13"/>
       <c r="F13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>103</v>
       </c>
       <c r="B14">
         <v>5</v>
       </c>
       <c r="C14"/>
-      <c r="D14" t="inlineStr" s="14">
+      <c r="D14" t="inlineStr" s="13">
         <is>
           <t>Suggestions — On peut surgeler les abaisses de pizza sur leur feuille de papier sulfurisée. Indiquer la traçabilité et la date de congélation. Cette pâte sert pour la fabrication des pissaladières, des pizzas, des fougasses, des calzones, etc.</t>
         </is>
       </c>
-      <c r="E14" t="s" s="14"/>
+      <c r="E14" t="s" s="13"/>
       <c r="F14"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D36"/>
+  <dimension ref="A1:D39"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>104</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="15">
-[...1 lines deleted...]
-        <v>GRO_CDC_029 · GRO.ENT.FR · référence : 100 pc · multiplicateur réglable sur la feuille </v>
+      <c r="A2" t="str" s="14">
+        <f>"GRO_CDC_029 · GRO.ENT.CH · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDC_029 · GRO.ENT.CH · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="16">
+      <c r="A4" t="s" s="15">
         <v>105</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="17">
+      <c r="A5" t="s" s="16">
         <v>106</v>
       </c>
-      <c r="B5" t="str" s="14">
+      <c r="B5" t="str" s="13">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel nécessaire. Désinfecter le matériel et le poste de travail suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="17">
+      <c r="A6" t="s" s="16">
         <v>107</v>
       </c>
-      <c r="B6" t="str" s="14">
+      <c r="B6" t="str" s="13">
         <f>Procedure!D3</f>
         <v>Préparations préliminaires — Au pinceau, huiler 5 plaques à pâtisserie 60 x 40. Faire adhérer une feuille de papier cuisson sur les plaques graissées. Au pinceau, enduire à l'huile d'olive les feuilles de papier cuisson. Saupoudrer les feuilles de papier cuisson avec des herbes de Provence. Réserver au froid. Déconditionner les anchois, suivant la procédure, et les égoutter dans un bac GN 1/1 H 25 perforé doublé d'un bac plein. Réserver au froid. Déconditionner les olives noires suivant la procédure. Égoutter les olives dans un bac GN 1/1 H 65 perforé. Doubler le bac d'un bac plein et réserver au froid.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B8</f>
         <v>Olives noires dénoyautées bocal</v>
       </c>
       <c r="C7" s="11">
-        <f>Besoins!E7</f>
+        <f>Besoins!E8</f>
         <v>2.8</v>
       </c>
       <c r="D7" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
         <f>Besoins!B15</f>
         <v>ANCHOIS France</v>
       </c>
       <c r="C8" s="11">
         <f>Besoins!E15</f>
         <v>0.2</v>
       </c>
       <c r="D8" t="str">
         <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>108</v>
       </c>
       <c r="C9" s="11">
         <f>'Besoins'!$B$2*0.075</f>
         <v>0.075</v>
       </c>
       <c r="D9" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="17">
+      <c r="A10" t="s" s="16">
         <v>109</v>
       </c>
-      <c r="B10" t="str" s="14">
+      <c r="B10" t="str" s="13">
         <f>Procedure!D4</f>
         <v>Cuire les oignons — Dans une sauteuse, faire revenir à l'huile sans coloration les oignons émincés. Laisser fondre à feu doux et à couvert. Les rendre transparents et sans coloration. Saler et poivrer. Égoutter la tombée d'oignon dans un bac GN 1/1 H 100 perforé doublé d'un bac plein. Refroidir suivant la procédure, filmer et stocker au froid en attente d'utilisation.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
         <f>Besoins!B18</f>
         <v>Oignons émincés surgelés</v>
       </c>
       <c r="C11" s="11">
         <f>Besoins!E18</f>
         <v>7.5</v>
       </c>
       <c r="D11" t="str">
         <f>Besoins!F18</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" t="s" s="17">
+      <c r="A12"/>
+      <c r="B12" t="s">
         <v>110</v>
       </c>
-      <c r="B12" t="str" s="14">
+      <c r="C12" s="11">
+        <f>'Besoins'!$B$2*0.073</f>
+        <v>0.073</v>
+      </c>
+      <c r="D12" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13"/>
+      <c r="B13" t="str">
+        <f>Besoins!B9</f>
+        <v>Poivre noir moulu</v>
+      </c>
+      <c r="C13" s="11">
+        <f>Besoins!E9</f>
+        <v>0.007</v>
+      </c>
+      <c r="D13" t="str">
+        <f>Besoins!F9</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14"/>
+      <c r="B14" t="str">
+        <f>Besoins!B17</f>
+        <v>Ail haché IQF</v>
+      </c>
+      <c r="C14" s="11">
+        <f>Besoins!E17</f>
+        <v>0.12</v>
+      </c>
+      <c r="D14" t="str">
+        <f>Besoins!F17</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s" s="16">
+        <v>111</v>
+      </c>
+      <c r="B15" t="str" s="13">
         <f>Procedure!D5</f>
         <v>Abaisser les fonds de pissaladière — Fariner le marbre à pâtisserie et mettre à portée les ustensiles nécessaires. Séparer la pâte en 5 pâtons égaux. Abaisser chaque pâton de la taille des plaques. Enrouler l'abaisse autour du rouleau et développer l'abaisse sur la plaque. Façonner régulièrement les bords de l'abaisse à l'aide de la main. Bloquer au froid les abaisses.</v>
       </c>
-      <c r="C12"/>
-[...7 lines deleted...]
-      <c r="C13" s="11">
+      <c r="C15"/>
+      <c r="D15"/>
+    </row>
+    <row r="16">
+      <c r="A16"/>
+      <c r="B16" t="s">
+        <v>112</v>
+      </c>
+      <c r="C16" s="11">
         <f>'Besoins'!$B$2*9</f>
         <v>9</v>
       </c>
-      <c r="D13" t="s">
-[...7 lines deleted...]
-      <c r="B14" t="str" s="14">
+      <c r="D16" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s" s="16">
+        <v>113</v>
+      </c>
+      <c r="B17" t="str" s="13">
         <f>Procedure!D6</f>
         <v>Garnir les abaisses — Répartir équitablement la tombée d'oignons et les filets d'anchois sur les 5 abaisses. Parsemer sur le dessus les rondelles d'olives noires.</v>
       </c>
-      <c r="C14"/>
-[...5 lines deleted...]
-        <f>Besoins!B7</f>
+      <c r="C17"/>
+      <c r="D17"/>
+    </row>
+    <row r="18">
+      <c r="A18"/>
+      <c r="B18" t="str">
+        <f>Besoins!B8</f>
         <v>Olives noires dénoyautées bocal</v>
       </c>
-      <c r="C15" s="11">
-        <f>Besoins!E7</f>
+      <c r="C18" s="11">
+        <f>Besoins!E8</f>
         <v>2.8</v>
       </c>
-      <c r="D15" t="str">
-        <f>Besoins!F7</f>
+      <c r="D18" t="str">
+        <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
-    <row r="16">
-[...1 lines deleted...]
-      <c r="B16" t="str">
+    <row r="19">
+      <c r="A19"/>
+      <c r="B19" t="str">
         <f>Besoins!B15</f>
         <v>ANCHOIS France</v>
       </c>
-      <c r="C16" s="11">
+      <c r="C19" s="11">
         <f>Besoins!E15</f>
         <v>0.2</v>
       </c>
-      <c r="D16" t="str">
+      <c r="D19" t="str">
         <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
-    <row r="17">
-[...3 lines deleted...]
-      <c r="B17" t="str" s="14">
+    <row r="20">
+      <c r="A20" t="s" s="16">
+        <v>114</v>
+      </c>
+      <c r="B20" t="str" s="13">
         <f>Procedure!D7</f>
         <v>Cuire les pissaladières — Préchauffer le four à +175°C, clé fermée. Laisser se « dégourdir » la pâte des pissaladières à chaleur ambiante sans trop la laisser pousser, avant la cuisson. Cuire les pissaladières pendant 25 à 30 minutes environ. Respecter les procédures de fin de cuisson. Maintenir en armoire chaude à +63°C en attente de consommation.</v>
       </c>
-      <c r="C17"/>
-[...6 lines deleted...]
-      <c r="B18" t="str" s="14">
+      <c r="C20"/>
+      <c r="D20"/>
+    </row>
+    <row r="21">
+      <c r="A21" t="s" s="16">
+        <v>115</v>
+      </c>
+      <c r="B21" t="str" s="13">
         <f>Procedure!D8</f>
         <v>Dresser et servir — Détailler chaque plaque en 20/24 portions et servir la portion à l'assiette.</v>
       </c>
-      <c r="C18"/>
-[...6 lines deleted...]
-      <c r="B19" t="str" s="14">
+      <c r="C21"/>
+      <c r="D21"/>
+    </row>
+    <row r="22">
+      <c r="A22" t="s" s="16">
+        <v>116</v>
+      </c>
+      <c r="B22" t="str" s="13">
         <f>Procedure!D9</f>
         <v>Historique — La pissaladière tire son nom du pissalat, spécialité du pays Niçois. Le pissalat est une purée grise, la poutine, constituée de 95% d'alevins de sardines et de 5% d'alevins d'anchois. À l'origine une tranche de pain fartinée de pissalat faisait le régal des pêcheurs. La recette a évolué pour devenir cette tarte à l'oignon agrémentée de filets d'anchois.</v>
       </c>
-      <c r="C19"/>
-[...17 lines deleted...]
-      <c r="A22" t="s" s="17">
+      <c r="C22"/>
+      <c r="D22"/>
+    </row>
+    <row r="23">
+      <c r="A23"/>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23"/>
+    </row>
+    <row r="24">
+      <c r="A24" t="s" s="15">
+        <v>117</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+    </row>
+    <row r="25">
+      <c r="A25" t="s" s="16">
         <v>106</v>
       </c>
-      <c r="B22" t="str" s="14">
+      <c r="B25" t="str" s="13">
         <f>Procedure!D10</f>
         <v>Mise en place du poste de travail — Vérifier les DLC, peser les denrées, sélectionner le matériel nécessaire. Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</v>
       </c>
-      <c r="C22"/>
-[...3 lines deleted...]
-      <c r="A23" t="s" s="17">
+      <c r="C25"/>
+      <c r="D25"/>
+    </row>
+    <row r="26">
+      <c r="A26" t="s" s="16">
         <v>107</v>
       </c>
-      <c r="B23" t="str" s="14">
+      <c r="B26" t="str" s="13">
         <f>Procedure!D11</f>
         <v>Préparations préliminaires — Mettre les 50 cL d'huile d'olive dans une petite calotte. Au pinceau, badigeonner légèrement à l'huile d'olive le tour de 12 plaques 60 x 40 ou 17 plaques GN 1/1. Faire une croix avec le pinceau huilé dans le milieu des plaques. Appliquer et coller avec la paume de la main une feuille de papier sulfurisé sur les empreintes huilées des plaques. Huiler le papier sulfurisé. Saupoudrer les herbes de Provence et l'origan sur le papier huilé. On peut aussi utiliser des tapis de cuisson en silicone.</v>
       </c>
-      <c r="C23"/>
-[...39 lines deleted...]
-      </c>
+      <c r="C26"/>
+      <c r="D26"/>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C27" s="11">
-        <f>'Besoins'!$B$2*0.1125</f>
-        <v>0.1125</v>
+        <f>'Besoins'!$B$2*0.5184331797</f>
+        <v>0.518433</v>
       </c>
       <c r="D27" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
     </row>
     <row r="28">
-      <c r="A28"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A28" t="s" s="16">
+        <v>109</v>
+      </c>
+      <c r="B28" t="str" s="13">
+        <f>Procedure!D12</f>
+        <v>Confectionner la pâte à pizza — Dans une petite calotte, émietter la levure. Ajouter de la farine et, entre vos mains, en les frottant les unes contre les autres, disperser la levure dans la farine. Dans la cuve du batteur, mettre la farine, la levure et le sel fin. Au crochet, en première vitesse, hydrater la farine en versant progressivement l'eau tiède en petit filet. Ajouter l'huile d'olive. Pétrir la pâte afin d'obtenir une pâte homogène et souple. En deuxième vitesse, donner du corps. La pâte doit se détacher des parois de la cuve. Laisser reposer la pâte dans la cuve en donnant quelques tours. Elle va légèrement pousser. Rabattre (rompre) la pâte en première vitesse. Débarrasser la pâte sur le marbre fariné.</v>
+      </c>
+      <c r="C28"/>
+      <c r="D28"/>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29" t="str">
-        <f>Besoins!B11</f>
-        <v>Herbes de Provence</v>
+        <f>Besoins!B12</f>
+        <v>Farine de blé T55</v>
       </c>
       <c r="C29" s="11">
-        <f>Besoins!E11</f>
-        <v>0.00675</v>
+        <f>Besoins!E12</f>
+        <v>5.184332</v>
       </c>
       <c r="D29" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30" t="s">
-        <v>108</v>
+        <v>118</v>
       </c>
       <c r="C30" s="11">
-        <f>'Besoins'!$B$2*0.0018</f>
-        <v>0.0018</v>
+        <f>'Besoins'!$B$2*0.5184331797</f>
+        <v>0.518433</v>
       </c>
       <c r="D30" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="31">
       <c r="A31"/>
       <c r="B31" t="str">
-        <f>Besoins!B8</f>
-        <v>EAU</v>
+        <f>Besoins!B14</f>
+        <v>Levure fraîche de boulanger</v>
       </c>
       <c r="C31" s="11">
-        <f>Besoins!E8</f>
-        <v>0.6525</v>
+        <f>Besoins!E14</f>
+        <v>0.207373</v>
       </c>
       <c r="D31" t="str">
-        <f>Besoins!F8</f>
-        <v>lt</v>
+        <f>Besoins!F14</f>
+        <v>kg</v>
       </c>
     </row>
     <row r="32">
       <c r="A32"/>
-      <c r="B32" t="s">
-        <v>118</v>
+      <c r="B32" t="str">
+        <f>Besoins!B11</f>
+        <v>Herbes de Provence</v>
       </c>
       <c r="C32" s="11">
-        <f>'Besoins'!$B$2*0.0171</f>
-[...3 lines deleted...]
-        <v>34</v>
+        <f>Besoins!E11</f>
+        <v>0.031106</v>
+      </c>
+      <c r="D32" t="str">
+        <f>Besoins!F11</f>
+        <v>kg</v>
       </c>
     </row>
     <row r="33">
-      <c r="A33" t="s" s="17">
+      <c r="A33"/>
+      <c r="B33" t="s">
+        <v>108</v>
+      </c>
+      <c r="C33" s="11">
+        <f>'Besoins'!$B$2*0.0082949309</f>
+        <v>0.008295</v>
+      </c>
+      <c r="D33" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34"/>
+      <c r="B34" t="str">
+        <f>Besoins!B7</f>
+        <v>Eau (robinet - moy. France 2026)</v>
+      </c>
+      <c r="C34" s="11">
+        <f>Besoins!E7</f>
+        <v>3.006912</v>
+      </c>
+      <c r="D34" t="str">
+        <f>Besoins!F7</f>
+        <v>lt</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35"/>
+      <c r="B35" t="s">
         <v>110</v>
       </c>
-      <c r="B33" t="str" s="14">
+      <c r="C35" s="11">
+        <f>'Besoins'!$B$2*0.0788018433</f>
+        <v>0.078802</v>
+      </c>
+      <c r="D35" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s" s="16">
+        <v>111</v>
+      </c>
+      <c r="B36" t="str" s="13">
         <f>Procedure!D13</f>
         <v>Façonner la pâte à pizza — Détailler la pâte en pâtons réguliers de 1,750 kg pour une plaque de 60 x 40 (8 parts plat principal ou 24 portions hors-d'œuvre), ou 1,250 kg pour une plaque GN 1/1 (6 parts plat principal ou 18 portions hors-d'œuvre). Bouler chaque pâton. Ovaliser chaque boule. Au rouleau, abaisser chaque pâton de la taille des plaques choisies. Enrouler l'abaisse de pâte autour du rouleau. Développer et centrer l'abaisse sur une plaque garnie de papier huilé et parfumée aux herbes de Provence. Si la pâte est encore trop molle et trop élastique, stocker la plaque avec l'abaisse au congélateur pendant 10 minutes environ.</v>
       </c>
-      <c r="C33"/>
-[...6 lines deleted...]
-      <c r="B34" t="str" s="14">
+      <c r="C36"/>
+      <c r="D36"/>
+    </row>
+    <row r="37">
+      <c r="A37" t="s" s="16">
+        <v>113</v>
+      </c>
+      <c r="B37" t="str" s="13">
         <f>Procedure!D14</f>
         <v>Suggestions — On peut surgeler les abaisses de pizza sur leur feuille de papier sulfurisée. Indiquer la traçabilité et la date de congélation. Cette pâte sert pour la fabrication des pissaladières, des pizzas, des fougasses, des calzones, etc.</v>
       </c>
-      <c r="C34"/>
-[...14 lines deleted...]
-      <c r="D36"/>
+      <c r="C37"/>
+      <c r="D37"/>
+    </row>
+    <row r="38">
+      <c r="A38"/>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38"/>
+    </row>
+    <row r="39">
+      <c r="A39" t="s" s="17">
+        <v>22</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39"/>
+      <c r="D39"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="18">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B10:D10"/>
-    <mergeCell ref="B12:D12"/>
-    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="B15:D15"/>
     <mergeCell ref="B17:D17"/>
-    <mergeCell ref="B18:D18"/>
-[...1 lines deleted...]
-    <mergeCell ref="A21:D21"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="B21:D21"/>
     <mergeCell ref="B22:D22"/>
-    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="A24:D24"/>
     <mergeCell ref="B25:D25"/>
-    <mergeCell ref="B33:D33"/>
-[...1 lines deleted...]
-    <mergeCell ref="A36:D36"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="B28:D28"/>
+    <mergeCell ref="B36:D36"/>
+    <mergeCell ref="B37:D37"/>
+    <mergeCell ref="A39:D39"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>PISSALADIÈRE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>