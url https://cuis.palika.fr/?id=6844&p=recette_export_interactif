--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -47,51 +47,51 @@
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
     <t>GOUGÈRES À L'EMMENTHAL  GRO_CDC_028</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    Margarine de pâtisserie 80% MG</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    Farine de blé T55</t>
   </si>
   <si>
     <t xml:space="preserve">    Emmental râpé vrac</t>
   </si>
   <si>
     <t xml:space="preserve">    Noix de muscade moulue</t>
   </si>
   <si>
-    <t xml:space="preserve">    EAU</t>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    OEUF (P) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    Poivre noir moulu</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>