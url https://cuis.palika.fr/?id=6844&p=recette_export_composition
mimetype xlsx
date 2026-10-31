--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -38,105 +38,105 @@
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>GOUGÈRES À L'EMMENTHAL</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
-    <t>Entrées froides collectivité</t>
+    <t>Entrées chaudes collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Margarine de pâtisserie 80% MG</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Farine de blé T55</t>
   </si>
   <si>
     <t>Farines de blé</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Emmental râpé vrac</t>
   </si>
   <si>
     <t>Fromages de base cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Noix de muscade moulue</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ EAU</t>
+    <t xml:space="preserve">    ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
-    <t>Matières diverses (à trier)</t>
+    <t>Matières premières</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ OEUF (P)</t>
   </si>
   <si>
     <t>Conversions oeufs et ovoproduits</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ OEUF (ml)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ OEUF A3 (PRIX)</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>