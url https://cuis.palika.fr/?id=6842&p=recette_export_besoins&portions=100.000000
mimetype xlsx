--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -26,75 +26,75 @@
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Matieres premieres" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Quantité totale</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût total</t>
+    <t>Coût total H.T.</t>
+  </si>
+  <si>
+    <t>RNME101413</t>
+  </si>
+  <si>
+    <t>Olive verte dénoyautée boîte 5/1</t>
+  </si>
+  <si>
+    <t>Conserves de légumes</t>
+  </si>
+  <si>
+    <t>u</t>
   </si>
   <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
-  </si>
-[...10 lines deleted...]
-    <t>u</t>
   </si>
   <si>
     <t>FAR-T55</t>
   </si>
   <si>
     <t>Farine de blé T55</t>
   </si>
   <si>
     <t>Farines de blé</t>
   </si>
   <si>
     <t>HUI-TOURNESOL</t>
   </si>
   <si>
     <t>Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t>Huiles végétales</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>FROM-EMMENTAL</t>
   </si>
@@ -246,194 +246,194 @@
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>4</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="3">
-        <v>0.01</v>
+        <v>0.625</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="4">
-        <v>0.125</v>
+        <v>9.3438</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="3">
-        <v>0.625</v>
+        <v>0.01</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="4">
-        <v>9.3438</v>
+        <v>0.125</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" s="3">
         <v>1.5</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F4" s="4">
         <v>0.84</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5" t="s">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="3">
         <v>0.5</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="4">
         <v>0.525</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6" t="s">
         <v>22</v>
       </c>
       <c r="C6" t="s">
         <v>23</v>
       </c>
       <c r="D6" s="3">
         <v>1.5</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F6" s="4">
         <v>10.8</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>24</v>
       </c>
       <c r="B7" t="s">
         <v>25</v>
       </c>
       <c r="C7" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="3">
         <v>0.06</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F7" s="4">
         <v>0.252</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>27</v>
       </c>
       <c r="B8" t="s">
         <v>28</v>
       </c>
       <c r="C8" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="3">
         <v>0.035</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F8" s="4">
         <v>0.0123</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>30</v>
       </c>
       <c r="B9" t="s">
         <v>31</v>
       </c>
       <c r="C9" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="3">
         <v>2</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F9" s="4">
         <v>21.2</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10" t="s" s="5">
         <v>33</v>
       </c>
       <c r="F10" s="6">
         <v>43.1</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>