--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -17,169 +17,172 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="86">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>CAKE AUX OLIVES ET AU JAMBON (RECETTE A)</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_026A</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
-    <t>Entrées froides collectivité (GRO.ENT.FR)</t>
+    <t>Entrées chaudes collectivité (GRO.ENT.CH)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 22:20</t>
+    <t>30/10/2026 23:33</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>RNME101413</t>
+  </si>
+  <si>
+    <t>Olive verte dénoyautée boîte 5/1</t>
+  </si>
+  <si>
+    <t>Conserves de légumes</t>
+  </si>
+  <si>
+    <t>u</t>
   </si>
   <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t>RNME101413</t>
-[...10 lines deleted...]
-  <si>
     <t>FAR-T55</t>
   </si>
   <si>
     <t>Farine de blé T55</t>
   </si>
   <si>
     <t>Farines de blé</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>FROM-EMMENTAL</t>
   </si>
   <si>
     <t>Emmental râpé vrac</t>
   </si>
   <si>
     <t>Fromages de base cuisine</t>
@@ -208,51 +211,51 @@
   <si>
     <t>Jambon en cubes</t>
   </si>
   <si>
     <t>Porc frais</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
-    <t>Entrées froides collectivité</t>
+    <t>Entrées chaudes collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Farine de blé T55</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Levure chimique (poudre à lever)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Emmental râpé vrac</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Olive verte dénoyautée boîte 5/1</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Jambon en cubes</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
@@ -481,717 +484,719 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
         <v>35.66625</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
         <v>0.3566625</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
         <v>35.66625</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:G15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.01</v>
+        <v>0.5</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.01</v>
+        <v>0.5</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*12.5</f>
-        <v>0.125</v>
+        <f>E7*14.95</f>
+        <v>7.475</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>0.5</v>
+        <v>0.01</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.5</v>
+        <v>0.01</v>
       </c>
       <c r="F8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*14.95</f>
-        <v>7.475</v>
+        <f>E8*12.5</f>
+        <v>0.125</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D9" s="9">
         <v>2</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
         <v>2</v>
       </c>
       <c r="F9" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G9" s="4">
         <f>E9*0.56</f>
         <v>1.12</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D10" s="9">
         <v>1.7</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
         <v>1.7</v>
       </c>
       <c r="F10" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G10" s="4">
         <f>E10*5.2</f>
         <v>8.84</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D11" s="9">
         <v>1</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>1</v>
       </c>
       <c r="F11" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G11" s="4">
         <f>E11*7.2</f>
         <v>7.2</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D12" s="9">
         <v>0.07</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
         <v>0.07</v>
       </c>
       <c r="F12" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G12" s="4">
         <f>E12*4.2</f>
         <v>0.294</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D13" s="9">
         <v>0.035</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
         <v>0.035</v>
       </c>
       <c r="F13" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G13" s="4">
         <f>E13*0.35</f>
         <v>0.01225</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C14" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D14" s="9">
         <v>1</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
         <v>1</v>
       </c>
       <c r="F14" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G14" s="4">
         <f>E14*10.6</f>
         <v>10.6</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15" t="s" s="3">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G15" s="12">
         <f>SUM(G7:G14)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C3" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D3" s="11">
         <v>2</v>
       </c>
       <c r="E3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F3" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
+        <v>67</v>
+      </c>
+      <c r="C4" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="D4" s="11">
         <v>1.7</v>
       </c>
       <c r="E4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C5" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D5" s="11">
         <v>0.07</v>
       </c>
       <c r="E5" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D6" s="11">
         <v>1</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C7" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D7" s="11">
         <v>0.5</v>
       </c>
       <c r="E7" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F7" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C8" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D8" s="11">
         <v>1</v>
       </c>
       <c r="E8" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F8" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C9" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D9" s="11">
         <v>0.035</v>
       </c>
       <c r="E9" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C10" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D10" s="11">
         <v>0.01</v>
       </c>
       <c r="E10" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F10" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="inlineStr" s="13">
         <is>
           <t>Mise en place — Couper le jambon en dés de 5mm. Préchauffer le four à +180°C. Faire fondre 200g de beurre, badigeonner 2 bacs GN 1/1 H65 (ou 4 moules à cake). Ramollir le beurre. Tiédir les œufs au bain-marie. Tamiser farine + levure.</t>
         </is>
       </c>
       <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
@@ -1234,108 +1239,108 @@
         </is>
       </c>
       <c r="E5" t="s" s="13"/>
       <c r="F5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:D19"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="14">
-        <f>"GRO_CDC_026A · GRO.ENT.FR · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
-        <v>GRO_CDC_026A · GRO.ENT.FR · référence : 100 pc · multiplicateur réglable sur la feuille </v>
+        <f>"GRO_CDC_026A · GRO.ENT.CH · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDC_026A · GRO.ENT.CH · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="15">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="16">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B5" t="str" s="13">
         <f>Procedure!D2</f>
         <v>Mise en place — Couper le jambon en dés de 5mm. Préchauffer le four à +180°C. Faire fondre 200g de beurre, badigeonner 2 bacs GN 1/1 H65 (ou 4 moules à cake). Ramollir le beurre. Tiédir les œufs au bain-marie. Tamiser farine + levure.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="str">
         <f>Besoins!B10</f>
         <v>Beurre doux 82% MG plaquette</v>
       </c>
       <c r="C6" s="11">
         <f>Besoins!E10</f>
         <v>1.7</v>
       </c>
       <c r="D6" t="str">
         <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s" s="16">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B7" t="str" s="13">
         <f>Procedure!D3</f>
         <v>Confectionner la pâte — Dans la cuve du batteur, travailler le beurre au fouet. Ajouter progressivement les œufs. Incorporer farine, levure, sel, poivre. Ajouter emmenthal, jambon, olives. Mélange simple pour ne pas déstructurer la garniture.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
         <f>Besoins!B9</f>
         <v>Farine de blé T55</v>
       </c>
       <c r="C8" s="11">
         <f>Besoins!E9</f>
         <v>2</v>
       </c>
       <c r="D8" t="str">
         <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
@@ -1363,138 +1368,138 @@
         <v>0.07</v>
       </c>
       <c r="D10" t="str">
         <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
         <f>Besoins!B11</f>
         <v>Emmental râpé vrac</v>
       </c>
       <c r="C11" s="11">
         <f>Besoins!E11</f>
         <v>1</v>
       </c>
       <c r="D11" t="str">
         <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
-        <f>Besoins!B8</f>
+        <f>Besoins!B7</f>
         <v>Olive verte dénoyautée boîte 5/1</v>
       </c>
       <c r="C12" s="11">
-        <f>Besoins!E8</f>
+        <f>Besoins!E7</f>
         <v>0.5</v>
       </c>
       <c r="D12" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F7</f>
         <v>u</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
         <f>Besoins!B14</f>
         <v>Jambon en cubes</v>
       </c>
       <c r="C13" s="11">
         <f>Besoins!E14</f>
         <v>1</v>
       </c>
       <c r="D13" t="str">
         <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
         <f>Besoins!B13</f>
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C14" s="11">
         <f>Besoins!E13</f>
         <v>0.035</v>
       </c>
       <c r="D14" t="str">
         <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B8</f>
         <v>Poivre noir moulu</v>
       </c>
       <c r="C15" s="11">
-        <f>Besoins!E7</f>
+        <f>Besoins!E8</f>
         <v>0.01</v>
       </c>
       <c r="D15" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s" s="16">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B16" t="str" s="13">
         <f>Procedure!D4</f>
         <v>Cuire — Verser la pâte dans les moules, égaliser à la corne. Cuire à +180°C 10min (strier la croûte), puis +140°C environ 40min. Contrôler par sondage. Démouler, refroidir sur grilles. Couper chaque cake en 4 dans la longueur, détailler en tranches.</v>
       </c>
       <c r="C16"/>
       <c r="D16"/>
     </row>
     <row r="17">
       <c r="A17" t="s" s="16">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B17" t="str" s="13">
         <f>Procedure!D5</f>
         <v>Suggestions de garniture alternative — Pistes pour de futures variantes : tomates confites+ail+poivrons+piment ; miettes de thon+olives ; lardons de poitrine fumée ; emmenthal+tombée d'oignon.</v>
       </c>
       <c r="C17"/>
       <c r="D17"/>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
     </row>
     <row r="19">
       <c r="A19" t="s" s="17">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="8">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="B17:D17"/>
     <mergeCell ref="A19:D19"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>