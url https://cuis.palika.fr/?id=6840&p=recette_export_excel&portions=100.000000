--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -17,233 +17,236 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="90">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>BLINIS</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_025</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
-    <t>Entrées froides collectivité (GRO.ENT.FR)</t>
+    <t>Entrées chaudes collectivité (GRO.ENT.CH)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 00:22</t>
+    <t>31/10/2026 01:11</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>FAR-T55</t>
+  </si>
+  <si>
+    <t>Farine de blé T55</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>HUI-TOURNESOL</t>
+  </si>
+  <si>
+    <t>Huile de tournesol raffinée vrac</t>
+  </si>
+  <si>
+    <t>Huiles végétales</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>RNM57224469</t>
+  </si>
+  <si>
+    <t>LAIT UHT demi écrémé France outre 10 litres</t>
+  </si>
+  <si>
+    <t>Produits laitiers et œufs</t>
+  </si>
+  <si>
+    <t>CRE-LIQUIDE-30</t>
+  </si>
+  <si>
+    <t>Crème liquide 30% MG UHT</t>
+  </si>
+  <si>
+    <t>Crèmes fraîches et laitières</t>
+  </si>
+  <si>
+    <t>LEV-FRAICHE</t>
+  </si>
+  <si>
+    <t>Levure fraîche de boulanger</t>
+  </si>
+  <si>
+    <t>Levures et agents levants</t>
   </si>
   <si>
     <t>00000047</t>
   </si>
   <si>
     <t>OEUF A3 (PRIX)</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
-[...50 lines deleted...]
-    <t>Levures et agents levants</t>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
-    <t>Entrées froides collectivité</t>
+    <t>Entrées chaudes collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Farine de blé T55</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ JAUNE D'OEUF (P)</t>
   </si>
   <si>
     <t>Conversions oeufs et ovoproduits</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ JAUNE D'OEUF (ML)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ OEUF A3 (PRIX)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ LAIT UHT demi écrémé France outre 10 litres</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème liquide 30% MG UHT</t>
   </si>
@@ -496,752 +499,754 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
         <v>12.852</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
         <v>0.12852</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
         <v>12.852</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:G14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
-        <v>31</v>
+      <c r="A7" t="s">
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>15</v>
+        <v>2.5</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>15</v>
+        <v>2.5</v>
       </c>
       <c r="F7" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*0.27</f>
-        <v>4.05</v>
+        <f>E7*0.56</f>
+        <v>1.4</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>2.5</v>
+        <v>1</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>2.5</v>
+        <v>1</v>
       </c>
       <c r="F8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*0.56</f>
-        <v>1.4</v>
+        <f>E8*1.05</f>
+        <v>1.05</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D9" s="9">
-        <v>1</v>
+        <v>2.5</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>1</v>
+        <v>2.5</v>
       </c>
       <c r="F9" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*1.05</f>
-        <v>1.05</v>
+        <f>E9*1.67</f>
+        <v>4.175</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D10" s="9">
-        <v>2.5</v>
+        <v>0.75</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>2.5</v>
+        <v>0.75</v>
       </c>
       <c r="F10" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*1.67</f>
-        <v>4.175</v>
+        <f>E10*2.6</f>
+        <v>1.95</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D11" s="9">
-        <v>0.75</v>
+        <v>0.1</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>0.75</v>
+        <v>0.1</v>
       </c>
       <c r="F11" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*2.6</f>
-        <v>1.95</v>
+        <f>E11*2.2</f>
+        <v>0.22</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" t="s">
-        <v>48</v>
+      <c r="A12" t="s" s="12">
+        <v>49</v>
       </c>
       <c r="B12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D12" s="9">
-        <v>0.1</v>
+        <v>15</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>0.1</v>
+        <v>15</v>
       </c>
       <c r="F12" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*2.2</f>
-        <v>0.22</v>
+        <f>E12*0.27</f>
+        <v>4.05</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D13" s="9">
         <v>0.02</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
         <v>0.02</v>
       </c>
       <c r="F13" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="G13" s="4">
         <f>E13*0.35</f>
         <v>0.007</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14" t="s" s="3">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G14" s="13">
         <f>SUM(G7:G13)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C3" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D3" s="11">
         <v>2</v>
       </c>
       <c r="E3" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D4" s="11">
         <v>30</v>
       </c>
       <c r="E4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C5" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D5" s="11">
         <v>0.57</v>
       </c>
       <c r="E5" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="F5" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D6" s="11">
         <v>15</v>
       </c>
       <c r="E6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C7" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D7" s="11">
         <v>2</v>
       </c>
       <c r="E7" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="F7" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C8" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D8" s="11">
         <v>0.75</v>
       </c>
       <c r="E8" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="F8" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C9" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D9" s="11">
         <v>1</v>
       </c>
       <c r="E9" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="F9" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C10" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D10" s="11">
         <v>0.1</v>
       </c>
       <c r="E10" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F10" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C11" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D11" s="11">
         <v>0.5</v>
       </c>
       <c r="E11" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="F11" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C12" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D12" s="11">
         <v>0.5</v>
       </c>
       <c r="E12" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F12" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D13" s="11">
         <v>0.02</v>
       </c>
       <c r="E13" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="inlineStr" s="14">
         <is>
           <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
@@ -1316,361 +1321,361 @@
         </is>
       </c>
       <c r="E7" t="s" s="14"/>
       <c r="F7"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:D27"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
-        <f>"GRO_CDC_025 · GRO.ENT.FR · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
-        <v>GRO_CDC_025 · GRO.ENT.FR · référence : 100 pc · multiplicateur réglable sur la feuille </v>
+        <f>"GRO_CDC_025 · GRO.ENT.CH · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
+        <v>GRO_CDC_025 · GRO.ENT.CH · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="17">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B6" t="str" s="14">
         <f>Procedure!D3</f>
         <v>Préparations préliminaires — Clarifier les œufs en réservant séparément les blancs et les jaunes dans deux cuves de batteur. Beurrer ou chemiser de papier sulfurisé le fond de 4 bacs GN 1/1 H 45 pour réserver les blinis cuits.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="17">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B7" t="str" s="14">
         <f>Procedure!D4</f>
         <v>Confectionner le levain — Dans une calotte, mélanger la levure et le lait tiédi. Incorporer la farine. Faire une pâte molle. Corner les bords de la calotte, couvrir ou filmer. Laisser doubler de volume dans un endroit chaud aux alentours de +25°C.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C8" s="11">
         <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
       <c r="D8" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C9" s="11">
         <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
       <c r="D9" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
-        <f>Besoins!B12</f>
+        <f>Besoins!B11</f>
         <v>Levure fraîche de boulanger</v>
       </c>
       <c r="C10" s="11">
-        <f>Besoins!E12</f>
+        <f>Besoins!E11</f>
         <v>0.1</v>
       </c>
       <c r="D10" t="str">
-        <f>Besoins!F12</f>
+        <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C11" s="11">
         <f>'Besoins'!$B$2*0.5</f>
         <v>0.5</v>
       </c>
       <c r="D11" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C12" s="11">
         <f>'Besoins'!$B$2*0.5</f>
         <v>0.5</v>
       </c>
       <c r="D12" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="17">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B13" t="str" s="14">
         <f>Procedure!D5</f>
         <v>Confectionner la pâte — Dans la cuve du batteur, mélanger au fouet la farine, le sel, les jaunes avec une partie du lait pour éviter de les « cuire » au contact de la farine. Travailler afin d'obtenir une pâte homogène et compacte. Détendre la pâte progressivement avec le reste du lait pour éviter de faire des grumeaux. Ajouter la crème fraîche. Travailler l'ensemble des éléments. Ajouter le levain à la pâte. Mélanger. La pâte doit être homogène. Débarrasser la pâte dans une bassine, filmer. Réserver au froid en attente d'utilisation.</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C14" s="11">
         <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
       <c r="D14" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C15" s="11">
         <f>'Besoins'!$B$2*2</f>
         <v>2</v>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str">
-        <f>Besoins!B11</f>
+        <f>Besoins!B10</f>
         <v>Crème liquide 30% MG UHT</v>
       </c>
       <c r="C16" s="11">
-        <f>Besoins!E11</f>
+        <f>Besoins!E10</f>
         <v>0.75</v>
       </c>
       <c r="D16" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F10</f>
         <v>lt</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B8</f>
         <v>Huile de tournesol raffinée vrac</v>
       </c>
       <c r="C17" s="11">
-        <f>Besoins!E9</f>
+        <f>Besoins!E8</f>
         <v>1</v>
       </c>
       <c r="D17" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F8</f>
         <v>lt</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
-        <f>Besoins!B12</f>
+        <f>Besoins!B11</f>
         <v>Levure fraîche de boulanger</v>
       </c>
       <c r="C18" s="11">
-        <f>Besoins!E12</f>
+        <f>Besoins!E11</f>
         <v>0.1</v>
       </c>
       <c r="D18" t="str">
-        <f>Besoins!F12</f>
+        <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C19" s="11">
         <f>'Besoins'!$B$2*0.5</f>
         <v>0.5</v>
       </c>
       <c r="D19" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C20" s="11">
         <f>'Besoins'!$B$2*0.5</f>
         <v>0.5</v>
       </c>
       <c r="D20" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="str">
         <f>Besoins!B13</f>
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C21" s="11">
         <f>Besoins!E13</f>
         <v>0.02</v>
       </c>
       <c r="D21" t="str">
         <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C22" s="11">
         <f>'Besoins'!$B$2*30</f>
         <v>30</v>
       </c>
       <c r="D22" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s" s="17">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B23" t="str" s="14">
         <f>Procedure!D6</f>
         <v>Cuire les blinis — Mettre en fonction la sauteuse et chauffer à une chaleur moyenne. Graisser légèrement le fond de la sauteuse. À l'aide d'un pochon de 4 cL, déposer de 15 à 20 petits tas de pâte que l'on étalera rapidement d'un mouvement circulaire avec le fond du pochon au moment de leur contact avec le fond de la sauteuse. Laisser cuire environ 2 minutes sur la première face. Retourner les blinis avec une spatule. Cuire la deuxième face. Au fur et à mesure de leur cuisson, réserver les blinis dans les bacs GN 1/1 H 45 beurrés. Au pinceau, beurrer la surface des blinis, au fur et à mesure de leur conditionnement pour le stockage. Filmer et réserver au chaud pour les servir tièdes ou bien refroidir suivant la procédure pour une utilisation ultérieure.</v>
       </c>
       <c r="C23"/>
       <c r="D23"/>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B8</f>
         <v>Huile de tournesol raffinée vrac</v>
       </c>
       <c r="C24" s="11">
-        <f>Besoins!E9</f>
+        <f>Besoins!E8</f>
         <v>1</v>
       </c>
       <c r="D24" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F8</f>
         <v>lt</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s" s="17">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B25" t="str" s="14">
         <f>Procedure!D7</f>
         <v>Suggestions — Les blinis accompagnent le tarama, le saumon fumé, etc. On peut parfumer les blinis en incorporant à la pâte des pluches d'aneth et divers aromates ou épices.</v>
       </c>
       <c r="C25"/>
       <c r="D25"/>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
     </row>
     <row r="27">
       <c r="A27" t="s" s="18">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="10">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="B25:D25"/>
     <mergeCell ref="A27:D27"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>