--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -38,81 +38,81 @@
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>BLINIS</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
-    <t>Entrées froides collectivité</t>
+    <t>Entrées chaudes collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Farine de blé T55</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Farines de blé</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ JAUNE D'OEUF (P)</t>
   </si>
   <si>
     <t>Conversions oeufs et ovoproduits</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ JAUNE D'OEUF (ML)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ OEUF A3 (PRIX)</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ LAIT UHT demi écrémé France outre 10 litres</t>
   </si>
   <si>
     <t>Produits laitiers et œufs</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème liquide 30% MG UHT</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t>Huiles végétales</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Levure fraîche de boulanger</t>
   </si>
   <si>
     <t>Levures et agents levants</t>
   </si>